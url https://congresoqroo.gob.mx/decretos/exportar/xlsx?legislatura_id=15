--- v0 (2025-12-14)
+++ v1 (2026-05-01)
@@ -17,3111 +17,3111 @@
   <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" />
   <Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" />
   <Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" />
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Tablib Dataset" r:id="rId1" sheetId="1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1021">
   <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/4PE/dec441/E1420160726441.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el párrafo segundo del Artículo 11 de la Constitución Política de los Estados Unidos Mexicanos.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión de Derechos Humanos del Estado de Quintana Roo, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública del Poder Ejecutivo del Estado de Quintana Roo, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PE/dec379/E1420160112379.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec361/E1420151126361.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec434/E1420160706434.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec304/E1420151001304.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto de Capacitación para el Trabajo del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec213/E1420141211213.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/3PE/dec131/E1420140722131.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec330/E1420151022330.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec450/E1420160823450.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec205/E1420141211205.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Solidaridad del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec217/E1420141211217.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley Estatal de Cultura Física y Deporte.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y se derogan diversas disposiciones de la Constitución Política de los Estados Unidos Mexicanos en materia de la reforma política de la Ciudad de México.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Politécnica de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Consejo Quintanarroense de Ciencia y Tecnología, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el cual se reforman los Artículos 207 U, 207 V, 207 W y 207 X trasladando el contenido de los mismos al Capítulo XXX denominado “Por los Servicios que presta la Secretaría de Seguridad Pública”, y se deroga el Capítulo XXXI denominado “Por los Servicios que presta la Secretaría de Gobierno”, todos de la Ley de Hacienda del Estado de Quintana Roo; y se reforma la Fracción XXIV del Artículo 31; se reforman las Fracciones XXVIII, XXIX y se adiciona la Fracción XXX del Artículo 46 todos de la Ley Orgánica de la Administración Pública del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el párrafo tercero del Artículo 62 del Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec394/E1420160331394.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec309/E1420151006309.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec264/E1420150513264.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se establece el 17 de Mayo de cada año como “Día Estatal de la Lucha Contra la Homofobia” y se establece el 19 de Octubre de cada año como “Día Estatal Contra la Discriminación”.</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura del Estado de Quintana Roo emite la Declaratoria de Incorporación del Sistema Procesal Penal Acusatorio y Oral en los Ordenamientos Legales del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Administración Portuaria Integral de Quintana Roo, S.A. de C.V., correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley Órganica del Poder Legislativo del Estado de Quintana Roo, el reglamento para el Gobierno interior de la Legislatura del Estado de Quintana Roo y el Reglamento de Comisiones del Poder Legislativo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Poder Judicial del Estado de Quintana Roo, Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec138/E1420140929138.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec182/E1420141209182.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley para la atención y protección a personas con la condición del espectro autista del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec038/E1420130926038.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Centro de Estudios de Bachillerato Técnico "Eva Sámano de López Mateos", Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que la XIV Legislatura del Estado Libre y Soberano de Quintana Roo ratifica la concesión del servicio público consistente en la infraestructura, instalación y mantenimiento de 864 paraderos para los usuarios del transporte urbano de pasajeros en autobuses en ruta establecida de la ciudad de Cancún, Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec199/E1420141211199.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona el Artículo 114 Ter a la Ley Orgánica del Poder Judicial del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública del fideicomiso de promoción turística del Municipio de Solidaridad, del Estado de Quintana Roo, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec349/E1420151110349.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Hidroponía Maya S.A. de C.V., correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>2016-04-05</t>
+  </si>
+  <si>
+    <t>Por el que la H. XIV Legislatura del Estado, aprueba la Cuenta Pública del Colegio de Estudios Científicos y Tecnológicos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec181/E1420141209181.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Solidaridad, del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Fundación de Parques y Museos de Cozumel, Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec060/E1420131126060.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec223/E1420141211223.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Consejo Estatal de Población de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión de los Derechos Humanos del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>2014-09-12</t>
+  </si>
+  <si>
+    <t>Por el que se reforman el Primer Párrafo del Artículo 231 y el primer párrafo del Artículo 233, del Código Penal para el Estado Libre y Soberano de Quntana Roo y se adiciona un segundo párrafo al Artículo 338 del código de Procedimientos Penales para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Colegio de Bachilleres del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>2016-02-08</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el artículo 1, en el concepto de endeudamiento interno, clasificado en el tipo 01, del rubro 0, denominado ingresos derivados de financiamientos, así como el Gran Total de los Ingresos del Municipio, todos de la Ley de Ingresos de Municipio de Tulum, del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona un segundo párrafo al Artículo 19 de la Constitución Política del Estado Libre Y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec258/E1420150310258.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec418/E1420160625418.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec359/E1420151126359.pdf</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública del Poder Legislativo del Estado de Quintana Roo, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto de Crédito Educativo del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman la fracción II del Artículo 8 y el párrafo primero del Artículo 12 de la Ley de los Municipios del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec047/E1420130926047.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec337/E1420151029337.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec301/E1420151001301.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se designa al ciudadano Licenciado Hugo Favio Bonilla Iglesias, como titular suplente del Órgano de Fiscalización Superior del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PE/dec386/E1420160205386.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de los Servicios Educativos de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec014/E1420130926014.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura autoriza al Organismo Público Descentralizado denominado Comisión de Agua Potable y Alcantarillado del Estado de Quintana Roo, por conducto de su Director General, a contratar, sin la participación del Instituto para el Desarrollo y Financiamiento del Estado, uno o varios créditos bancarios o emitir certificados bursátiles a través de una o varias emisiones, solicitar y obtener la inscripción preventiva de dichos certificados bursátiles en el Registro Nacional de Valores que lleva la Comisión Nacional Bancaria y de Valores bajo la modalidad de Programa de Colocación y la Autorización para su oferta Pública en México, afectar los ingresos derivados de la contraprestación por “prórroga anticipada a su vencimiento del Título de Concesión Integral otorgado a Desarrollos Hidráulicos de Cancún, S.A. de C.V., contenida en el Decreto número 28, publicado en el Periódico Oficial del Gobierno del Estado de Quintana Roo de fecha 20 de octubre de 1993, para la prestación de los servicios públicos de agua potable, alcantarillado, saneamiento y tratamiento de aguas residuales, así como las inversiones, ampliaciones, dotación de servicios y su mejoramiento por las técnicas más avanzadas, para tener una vigencia hasta el 31 de diciembre de 2053, y que a dicho Título de Concesión se le incorpore la concesión del servicio público de agua potable, alcantarillado, saneamiento y tratamiento de aguas residuales del municipio de solidaridad, del estado de quintana roo, bajo las mismas condiciones y vigencia establecidas” para que sirvan como fuente de pago de dichos certificados bursátiles y celebrar el contrato de fideicomiso al cual se harán dichas afectaciones de no utilizarse el ya existente.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el párrafo tercero de Artículo 98 y se deroga el último párrafo del Artículo 101 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec282/E1420150917282.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión para la Juventud y el Deporte de Quintana Roo, Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 23 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec238/E1420141211238.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec164/E1420141202164.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública de la Procesadora de Carnes la Alianza, S.A. de C.V., del Estado de Quintana Roo, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec377/E1420151215377.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec170/E1420141209170.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec135/E1420140910135.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec054/E1420131114054.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Colegio de Estudios Científicos y Tecnológicos del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec315/E1420151013315.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Fomento al Primer Empleo para el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec039/E1420130926039.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec396/E1420160414396.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec352/E1420151124352.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Benito Juárez del Estado de Quintana Roo, Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Tribunal Electoral de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los párrafos segundo y tercero del Artículo 98 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los incisos e) y f) de la fracción VIII del Artículo 14; y se adicionan el inciso g) a la fracción VIII del Artículo 14 y la sección XVI ter denominada “De la Fiscalía Especializada en Materia de Delitos Electorales” que contiene los Artículos 65 quinquies, 65 sexties y 65 septies; todos de la Ley Orgánica de la Procuraduría General de Justicia del Estado de Quintana Roo</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec422/E1420160706422.pdf</t>
+  </si>
+  <si>
+    <t>2015-09-30</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec295/E1420150924295.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona el Artículo 50 Bis a la Ley de Tránsito, Transporte y Explotación de Vías y Carreteras del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman el párrafo cuarto y la fracción II del Artículo 23 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley para la Protección de Sujetos en Situación de Riesgo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec411/E1420160624411.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Sistema para el Desarrollo Integral de la Familia del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman diversas disposiciones de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec267/E1420150528267.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec092/E1420140225092.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se declara el día 2 de abril “Día Estatal para la Concienciación del Autismo y otros Trastornos Generalizados del Desarrollo”.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Comité de Planeación para el Desarrollo del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PE/dec387/E1420160205387.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec031/E1420130926031.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se crea el Municipio de Puerto Morelos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2015-02-27</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Quintanarroense de la Mujer, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 2, 34, 57 último párrafo, 63 fracción IV y 99 fracción II; y se adiciona el Artículo 60 Bis, todos de la Ley del Patrimonio del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PE/dec126/E1420140624126.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PE/dec085/E1420140122085.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se declara en el Estado de Quintana Roo la “Semana de Prevención de Accidentes Domésticos”.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PE/dec382/E1420160112382.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec082/E1420131216082.pdf</t>
+  </si>
+  <si>
+    <t>2014-05-28</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec168/E1420141209168.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley para la Protección de Personas Defensoras de Derechos Humanos y Periodistas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley Orgánica del Poder Judicial del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec032/E1420130926032.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/4PE/dec439/E1420160726439.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec095/E1420140306095.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec432/E1420160706432.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec366/E1420151203366.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec305/E1420151001305.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Tecnológica de Chetumal, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>2014-03-26</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Tecnológico Superior de Felipe Carrillo Puerto, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec348/E1420151110348.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec328/E1420151022328.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Othón P. Blanco, del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec229/E1420141211229.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Tribunal Electoral de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura aprueba prorrogar anticipadamente a su vencimiento la vigencia del Título de Concesión Integral otorgado a Desarrollos Hidráulicos de Cancún, S.A. de C.V., contenida en el Decreto número 28, publicado en el Periódico Oficial del Gobierno del Estado de Quintana Roo de fecha 20 de octubre de 1993, para la prestación de los servicios públicos de agua potable, alcantarillado, saneamiento y tratamiento de aguas residuales, así como las inversiones, ampliaciones, dotación de servicios y su mejoramiento por las técnicas más avanzadas, para tener una vigencia hasta el 31 de diciembre de 2053, y que a dicho Título de Concesión se le incorpore la concesión del servicio público de agua potable, alcantarillado, saneamiento y tratamiento de aguas residuales del municipio de Solidaridad, del Estado de Quintana Roo, bajo las mismas condiciones y vigencia establecidas.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la reelección del Ciudadano Licenciado José Antonio León Ruíz, al cargo de Magistrado de Número  del Tribunal Superior de Justicia del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Centro de Estudios de Bachillerato Técnico “Eva Sámano de López Mateos”, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec200/E1420141211200.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec144/E1420141007144.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec195/E1420141211195.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec427/E1420160706427.pdf</t>
+  </si>
+  <si>
+    <t>2014-09-23</t>
+  </si>
+  <si>
     <t>Por el que se aprueba la Ley de Ingresos del Municipio de Isla Mujeres, del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
   </si>
   <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec143/E1420140930143.pdf</t>
+  </si>
+  <si>
+    <t>2013-12-09</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Consejo Quintanarroense de Ciencia y Tecnología, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Felipe Carrillo Puerto, del Estado de Quintana Roo, para el Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 2 en su fracción VI, 3, 6 bis, 18, 23 en sus fracciones V, VII, X y XI, 24, 27 en su último párrafo y 29, todos de la Ley de Asistencia y Prevención de la Violencia Familiar del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec314/E1420151013314.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec078/E1420131210078.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec067/E1420131204067.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Mejora Regulatoria para el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Decreto por el que se reforman los Artículos 602 bis, 826, 827, 830, 983, 1190, 1527, y se derogan los Artículos 831, 1526 y 1538, todos del Código Civil para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura del Estado, desincorpora del régimen de dominio público, para quedar comprendido dentro del régimen de dominio privado, el inmueble identificado como fracción 1-2 lote 33-a, ubicado en derecho de vía de la carretera Chetumal-Bacalar km. 6, Ejido Chetumal, Municipio de Othón P. Blanco, Quintana Roo, lote 781, número oficial s/no., con clave catastral 0101-030-0000-000781, con superficie de 3,500.00 metros cuadrados.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec340/E1420151029340.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec083/E1420131216083.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Politécnica de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec291/E1420150924291.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PE/dec384/E1420160112384.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Puerto Morelos del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec087/E1420140215087.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 1°, en el concepto de endeudamiento interno, clasificado en el tipo 01, del rubro 0 denominado ingresos derivados de financiamientos, así como el gran total de los ingresos del Municipio, todos de la Ley de Ingresos del Municipio Cozumel del Estado de Quintana Roo, para el Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 2, 11, 21, 24 en los párrafos primero y segundo, y 31 en su párrafo primero; se adiciona un tercer y un cuarto párrafo al Artículo 24; y se deroga el último párrafo del Artículo 31, todos de la Ley Orgánica del Poder Judicial del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 6 de la Ley sobre las Características y el Uso del Escudo del Estado de Quintana Roo; se reforma el Artículo 11 de la Ley sobre las Características, Difusión y Ejecución del Himno a Quintana Roo; se reforma la fracción IV del Artículo 75 de la Ley Orgánica del Poder Judicial del Estado de Quintana Roo; se reforma la fracción II del Artículo 22 de la Ley Orgánica de la Procuraduría General de Justicia del Estado de Quintana Roo, y se reforma el inciso f) del Artículo segundo del Decreto Número 121 por el que la Honorable XIV Legislatura del Estado de Quintana Roo emite la Declaratoria de Incorporación del Sistema Procesal Penal Acusatorio y Oral en los Ordenamientos Legales del Estado Libre y Soberano de Quintana Roo, publicado en el Periódico Oficial del Estado de Quintana Roo de fecha 6 de junio de 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec102/E1420140403102.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec015/E1420130926015.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2DP/dec405/E1420160607405.pdf</t>
+  </si>
+  <si>
+    <t>2016-07-08</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 1°, en el concepto de financiamientos, precisado en la clase 1, del tipo 01 denominado Endeudamiento Interno, del rubro 0 denominado Ingresos Derivados de Financiamientos, así como el Gran Total de los Ingresos del Municipio, todos de la Ley de Ingresos del Municipio de Cozumel del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec212/E1420141211212.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec175/E1420141209175.pdf</t>
+  </si>
+  <si>
+    <t>2015-05-31</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Isla Mujeres, del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión Estatal de Mejora Regulatoria, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec358/E1420151126358.pdf</t>
+  </si>
+  <si>
+    <t>2014-10-09</t>
+  </si>
+  <si>
+    <t>2013-12-24</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec062/E1420131126062.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura del Estado de Quintana Roo, autoriza al Municipio de Lázaro Cárdenas, del Estado de Quintana Roo, para que por conducto de funcionarios legalmente facultados para representarlo, gestione y contrate uno o varios Empréstitos con el Banco Nacional de Obras y Servicios Públicos, S.N.C. Institución de Banca de Desarrollo, hasta por el monto de $9,200,000.00 (Son Nueve Millones, Doscientos Mil Pesos 00/100 M.N.), así como, los conceptos, plazos, condiciones, términos para el destino y con las características que en este se establece; así como para que afecte como garantía y/o fuente de pago del(os) mismo(s) un porcentaje del derecho y los flujos del recurso que procedan de las participaciones presentes y futuras que en ingresos federales le correspondan, sin perjuicio de afectaciones anteriores y para que celebre o modifique el mecanismo de garantía o fuente de pago que se requiera en términos de lo que se autoriza en el presente Decreto.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec009/E1420130926009.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec370/E1420151203370.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec019/E1420130926019.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XIV Legislatura del Estado, aprueba la Cuenta Pública de la Universidad del Caribe, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PE/dec273/E1420150720273.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec259/E1420150319259.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec230/E1420141211230.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec174/E1420141209174.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversos Artículos de la Ley de Acción de Cambio Climático del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 1°, en el concepto de endeudamiento interno, clasificado en el tipo 01, del rubro 0 denominado ingresos derivados de financiamientos, así como el gran total de los ingresos del Municipio, todos de la Ley de Ingresos del Municipio Isla Mujeres del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec290/E1420150924290.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de los Derechos de Niñas, Niños y Adolescentes del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se determina una sede distinta como Recinto Oficial del Poder Legislativo, para llevar a cabo, durante el Segundo Periodo Ordinario del Tercer Año de Ejercicio Constitucional de la Legislatura del Estado de Quintana Roo, la Sesión Ordinaria en la que se expida la declaratoria de patrimonio cultural intangible del Estado de Quintana Roo de la “Música de Trova de Isla Mujeres”.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec091/E1420140225091.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman la Fracción II del Artículo 59 de la Ley de Salud; el párrafo tercero del Artículo de la Ley de los Trabajadores al Servicio de los Poderes Legislativo, Ejecutivo y Judicial, de los Ayuntamientos y Organismos Descentralizados, el numeral y del inciso E de la Fración IV Recorriéndose los subsencuentes en su orden y contenido y el numeral 10 ambos del Artículo 8 de la Ley para la Protección de los Derechos de las niñas, niños y adolecentes y el Artículo 9 de la Ley de acceso de las mujeres a una vida libre de violencia, todas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Tecnológica de la Riviera Maya, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec030/E1420130926030.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec214/E1420141211214.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el tercer párrafo del Artículo 108 de la Constitución Política de los Estados Unidos Mexicanos.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley Orgánica de la Universidad de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec222/E1420141211222.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec201/E1420141211201.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec347/E1420151110347.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma las fracciones XIV, XXXVII y XXXVIII y se adiciona la fracción XXXIX, todas al Artículo 37 de la Ley Orgánica de la Administración Pública del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec209/E1420141211209.pdf</t>
+  </si>
+  <si>
+    <t>2016-08-01</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec069/E1420131204069.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec294/E1420150924294.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec320/E1420151013320.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman las fracciones I, IV y V del Artículo 21; el primer párrafo del Artículo 160 y el primer párrafo de la fracción I del Artículo 160; se adicionan un tercer párrafo recorriéndose en su orden el siguiente y un último párrafo al Artículo 21; una fracción XLIX al Artículo 75 recorriéndose en su orden la siguiente y una fracción XIII al Artículo 76 recorriéndose en su orden la siguiente, todos de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se declara el "Año 2014, 40 Aniversario del Estado Libre y Soberano de Quintana Roo".</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec016/E1420130926016.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión de Agua Potable y Alcantarillado del Estado de Quintana Roo, Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 4, 8 primer párrafo, 10 primer párrafo, 11 primer párrafo, 12, 13, 14, 16, 17, 18 fracción II, 19, 21 primer párrafo y fracción XVIII, 25, 26 primer párrafo y fracciones II y VII, 27, 28 fracción VI, 31 primer párrafo, 40, 44 segundo párrafo, 49, 50, 51 párrafos primero y tercero, y 62 fracción I; se adicionan los incisos I, II, III, IV, V y VI al párrafo primero del Artículo 51; y se deroga el Artículo 20, todos de la Ley Orgánica del Tribunal Electoral de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec297/E1420150929297.pdf</t>
+  </si>
+  <si>
+    <t>2016-06-21</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Solidaridad del Estado de Quintana Roo, Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública de la Universidad Tecnológica de Chetumal, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec311/E1420151013311.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 163 del Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto de Fomento a la Vivienda y Regularización de la Propiedad del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec254/E1420150215254.pdf</t>
+  </si>
+  <si>
+    <t>Se reforma el párrafo tercero del artículo 98 y se adicionan los párrafos cuarto y quinto al artículo 98, así como un último párrafo al artículo 99 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec389/E1420160223389.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec372/E1420151203372.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec068/E1420131204068.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec323/E1420151013323.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 73 fracción XXI inciso a) de la Constitución Política de los Estados Unidos Mexicanos, en materia de Desaparición Forzada de Personas y de Tortura.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Justicia para Adolescentes del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec459/E1420160823459.pdf</t>
+  </si>
+  <si>
+    <t>2016-03-02</t>
+  </si>
+  <si>
+    <t>Por el que se faculta a la Presidenta de la Mesa Directiva del Cuarto Período Extraordinario de Sesiones del Tercer Año de Ejercicio Constitucional a determinar Recinto Oficial distinto y se aprueba el cambio provisional de sede del Recinto Oficial de la Legislatura.</t>
+  </si>
+  <si>
+    <t>URL PDO</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec216/E1420141211216.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec285/E1420150922285.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec119/E1420140522119.pdf</t>
+  </si>
+  <si>
+    <t>2016-05-03</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura del Estado Libre y Soberano de Quintana Roo, ratifica el otorgamiento de la concesión de uso de la vía pública para la instalación de un Módulo para Punto de Venta de Boletaje e Información Turística, en la Ciudad de Playa del Carmen, Municipio de Solidaridad, Quintana Roo, por un plazo de cincuenta años.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Tecnológica de la Riviera Maya, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto de Infraestructura Física Educativa del Estado de Quintana Roo, Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Tribunal Electoral de Quintana Roo, Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>2016-06-23</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 61, 64 párrafo primero y el Transitorio Quinto de la Ley de la Juventud del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba el nombramiento del Maestro Carlos Arturo Álvarez Escalera, para ocupar el cargo de Procurador General de Justicia del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Colegio de Educación Profesional Técnica del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec237/E1420141211237.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec110/E1420140430110.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad del Caribe, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba el Presupuesto de Egresos del Gobierno del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto de Capacitación para el Trabajo del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec053/E1420131112053.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec206/E1420141211206.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec423/E1420160706423.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Tulum, del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se declara el “28 de Julio, Día Estatal de la Lucha Social Maya”.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de la Fiscalía General del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 5° y 20 del Presupuesto de Egresos del Gobierno del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de José María Morelos, del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec332/E1420151029332.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley de la Comisión de los Derechos Humanos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Politécnica de Bacalar, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>2014-06-16</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec419/E1420160625419.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec124/E1420140529124.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman: El párrafo primero y la fracción I del Artículo 16, párrafo tercero del Artículo 18, último párrafo del Artículo 24, fracción V del artículo 29-B, fracción I del Artículo 37, fracción II del Artículo 40, primer párrafo del Artículo 47, último párrafo del Artículo 64, primer párrafo del Artículo 114, inciso a) de la fracción II del Artículo 126, párrafo primero del Artículo 129, fracción I del Artículo 132, fracción V del Artículo 138, fracción I del Artículo 174, primer párrafo del artículo 176, tercer párrafo del Artículo 192-Bis y el Artículo 194; y se adicionan: un sexto párrafo al Artículo 16, los párrafos noveno y décimo al Artículo 21, los párrafos segundo, con cuatro fracciones, y tercero al Artículo 58, un párrafo segundo a la fracción III del Artículo 68, una fracción IV al Artículo 110-A, un Artículo 110-B, los párrafos segundo, tercero, cuarto, quinto, sexto, séptimo, octavo, noveno, décimo y undécimo del inciso a) de la fracción II del Artículo 126 y un Artículo 201; todos del Código Fiscal del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Poder Legislativo del Estado de Quintana Roo, Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley de Hacienda del Municipio de Benito Juárez, Quintana Roo y del Código Fiscal Municipal del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec312/E1420151013312.pdf</t>
+  </si>
+  <si>
+    <t>2015-03-09</t>
+  </si>
+  <si>
+    <t>Por el cual se reforman y derogan diversas disposiciones de la Ley de Agua Potable y Alcantarillado del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Prestación de Servicios Inmobiliarios del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec210/E1420141211210.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec105/E1420140410105.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Procesadora de Carnes la Alianza, S.A. de C.V., correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona la fracción XXI al Artículo 12 de la Ley de Educación del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Estatal para la Educación de Jóvenes y Adultos, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Constitución Política de los Estados Unidos Mexicanos.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman diversas disposiciones de la Ley de Coordinación Fiscal del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec357/E1420151126357.pdf</t>
+  </si>
+  <si>
+    <t>2015-11-11</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec194/E1420141211194.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Comité de Planeación para el Desarrollo del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec458/E1420160823458.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 145-Ter y se adiciona la fracción VIII al Artículo 145-Bis, del Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec154/E1420141113154.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec042/E1420130926042.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PE/dec270/E1420150720270.pdf</t>
+  </si>
+  <si>
+    <t>2016-06-25</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec090/E1420140219090.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec395/E1420160407395.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Bacalar, del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Hacienda del Municipio de Lázaro Cárdenas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec202/E1420141211202.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec155/E1420141113155.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto de Infraestructura Física Educativa del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Benito Juárez, del Estado de Quintana Roo, para el Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y se adicionan diversas disposiciones de la Ley de la Juventud del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2013-10-30</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec116/E1420140520116.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec108/E1420140410108.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PE/dec274/E1420150720274.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Quintanarroense de la Mujer, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec218/E1420141211218.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 75, en sus fracciones XLV y XLVI; 76 en su fracción XI y 94 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec021/E1420130926021.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec455/E1420160823455.pdf</t>
+  </si>
+  <si>
+    <t>2015-08-14</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PE/dec268/E1420150720268.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec333/E1420151029333.pdf</t>
+  </si>
+  <si>
+    <t>2015-05-15</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Felipe Carrillo Puerto, del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec187/E1420141209187.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Educación del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec159/E1420141119159.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Por el que se reforman los Artículos 8 y 43 párrafo primero y fracciones III y IV; se adiciona una fracción V al Artículo 43 y el Artículo 48 Bis, a la Ley Orgánica del Tribunal Electoral de Quintana Roo.	</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 2 en sus fracciones III y IV; 5 en su inciso a); 6 en sus fracciones III, VI, VII en sus incisos b) y c), y X; 11; 12; 13; 18 en su fracción VI; 19; 20 en su párrafo segundo; 21 en sus fracciones II, III, IV y V en sus párrafos primero, segundo y tercero, así como los párrafos segundo y tercero, y el numeral 1 del cuarto párrafo; 24 primer párrafo y fracciones II, III, IV y VI; 24 bis fracciones I, II, VI, VIII y X; 26; 28 en su primer párrafo; 35; 37; 38; 39; 40; 41; 42; 43; 44 en su primer y tercer párrafos y 51 en su párrafo primero; y se adicionan al Artículo 2 las fracciones XV, XVI, XVII, XVIII y XIX, todos de la Ley de Adopción del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec407/E1420160621407.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman las fracciones IV y V y se adiciona un párrafo segundo al Artículo 71 de la Ley Orgánica del Poder Legislativo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec325/E1420151015325.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el párrafo tercero del Artículo 13 y se adicionan un párrafo segundo al Artículo 9; un párrafo cuarto y un párrafo quinto al Artículo 13, de la Ley de Quemas y Prevención de Incendios Forestales para el Estado de Quintana Roo; se reforma la fracción VI del Artículo 36 de la Ley Orgánica de la Administración Pública del Estado de Quintana Roo y se adiciona una fracción III al Artículo 32 de la Ley de Procedimiento Administrativo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto para el Desarrollo y Financiamiento del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley para el Fomento de la Cultura de Donación Voluntaria de Sangre del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec134/E1420140905134.pdf</t>
+  </si>
+  <si>
+    <t>2014-12-22</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec363/E1420151201363.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PE/dec275/E1420150720275.pdf</t>
+  </si>
+  <si>
+    <t>2014-12-19</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec012/E1420130926012.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de Vip Servicios Aéreos Ejecutivos, S.A. de C.V., Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>2014-11-19</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PE/dec383/E1420160112383.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec093/E1420140226093.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec452/E1420160823452.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman el Artículo 21, la fracción XLIX del Artículo 75, la fracción XIII del Artículo 76 y el primer párrafo de la fracción I del Artículo 160, todos de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec364/E1420151201364.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec057/E1420131126057.pdf</t>
+  </si>
+  <si>
+    <t>2014-03-19</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec004/E1420130926004.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Bacalar, del Estado de Quintana Roo, para el Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Isla Mujeres, del Estado de Quintana Roo, para el Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec020/E1420130926020.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec431/E1420160706431.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura del Estado, desincorpora del régimen de dominio público, para quedar comprendido dentro del régimen de dominio privado, el inmueble ubicado en la Avenida Othón P. Blanco sin número, identificado como manzana 01, lote 406, de la Ciudad de Chetumal, Quintana Roo, con superficie de 1,018.25 metros cuadrados.</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura del Estado de Quintana Roo autoriza al Honorable Ayuntamiento del Municipio de Solidaridad, a contratar uno o más financiamientos hasta por la cantidad de $1´030,000,000.00 (mil treinta millones de pesos 00/100 m.n.) para destinarse a inversión pública productiva, por un plazo de veinte años.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los artículos 140 en su fracción IV y 159 último párrafo, ambos de la Ley Electoral de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec426/E1420160706426.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec429/E1420160706429.pdf</t>
+  </si>
+  <si>
+    <t>2014-12-18</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Electoral de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los artículos 15 y 19 de la Ley de Ordenamiento Cívico del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba el Presupuesto de Egresos del Gobierno del Estado de Quintana Roo, para el Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Tecnológica de Cancún, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>2013-12-04</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto de Crédito Educativo del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>2016-08-30</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec147/E1420141021147.pdf</t>
+  </si>
+  <si>
+    <t>2014-02-27</t>
+  </si>
+  <si>
+    <t>2014-12-11</t>
+  </si>
+  <si>
+    <t>2015-11-30</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec243/E1420141211243.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec044/E1420130926044.pdf</t>
+  </si>
+  <si>
+    <t>2015-04-15</t>
+  </si>
+  <si>
+    <t>Por el que se reforma la fracción I del Artículo 64 de la Ley de Educación del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec368/E1420151203368.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec261/E1420150429261.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec255/E1420150224255.pdf</t>
+  </si>
+  <si>
+    <t>2013-12-12</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec319/E1420151013319.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba Cuenta Pública del Poder Legislativo del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec041/E1420130926041.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec011/E1420130926011.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec410/E1420160621410.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec048/E1420130926048.pdf</t>
+  </si>
+  <si>
+    <t>2013-10-15</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec198/E1420141211198.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 35 fracciones X y XI, 45 y 61 y se adiciona la fracción XII al Artículo 35; todos de la Ley de Protección y Bienestar Animal del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec007/E1420130926007.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec346/E1420151110346.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec403/E142016524403.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec303/E1420151001303.pdf</t>
+  </si>
+  <si>
+    <t>2014-04-30</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/4PE/dec443/E1420160726443.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Quintanarroense de la Mujer, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>2013-12-16</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec231/E1420141211231.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se autoriza al Poder Ejecutivo del Estado Libre y Soberano de Quintana Roo, por conducto del Titular de la Secretaría de Finanzas y Planeación del Estado de Quintana Roo a contratar de manera independiente al Instituto para el Desarrollo y Financiamiento del Estado de Quintana Roo (IDEFIN) uno o más financiamientos, mediante la realización de una o varias operaciones de refinanciamiento y reestructuración, hasta por la cantidad de $10,727´991,143.00 (Diez Mil Setecientos Veintisiete Millones, Novecientos Noventa y Un Mil Ciento Cuarenta y Tres Pesos 00/100 M.N.), para ser destinadas a Inversión Pública Productiva, mediante la realización de las operaciones financieras y la celebración de los actos jurídicos que determine este Decreto para refinanciar o reestructurar, la deuda directa de largo plazo a cargo del propio estado, incluidos sus accesorios financieros; las comisiones, los impuestos correspondientes, constitución de fondos de reserva, coberturas de tasas y al pago de los gastos asociados a la calificación de la estructura; a constituir el o los fideicomisos irrevocables de administración, garantía y fuente de pago que sean necesarios; y para comprometer como fuente de pago de las obligaciones asociadas al o los créditos que contrate con base en el presente Decreto, un porcentaje del derecho y los flujos de recursos derivados de las participaciones que en ingresos federales presentes y futuras le correspondan al Estado de Quintana Roo, obligación(es) que deberá(n) contratarse para ser pagada(s) hasta en trescientos sesenta meses.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec028/E1420130926028.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Poder Judicial del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se designa a los ciudadanos Licenciados Felipe de Jesús Solís Magaña y Carlos Alejandro Lima Carvajal, como magistrados numerarios y al Licenciado Angel Ysidro Quintal Quintal como Magistrado Supernumerario, todos del Tribunal Superior de Justicia del Estado.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec224/E1420141211224.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec183/E1420141209183.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec161/E1420141119161.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec462/E1420160823462.pdf</t>
+  </si>
+  <si>
+    <t>2014-10-24</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec356/E1420151126356.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueban las Tablas de Valores Unitarios de Suelo y Construcciones, que servirán de Base para el Cobro de las Contribuciones Sobre la Propiedad Inmobiliaria en el Municipio de Puerto Morelos, Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/4PE/dec442/E1420160726442.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto de Infraestructura Física Educativa del Estado de Quintana Roo, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto de Transparencia y Acceso a la Información Pública de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec167/E1420141202167.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec190/E1420141209190.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se autoriza al Poder Ejecutivo del Estado Libre y Soberano de Quintana Roo, por conducto del Titular de la Secretaría de Finanzas y Planeación del Estado de Quintana Roo a contratar, de manera independiente al instituto para el desarrollo y financiamiento del Estado de Quintana Roo (idefin), uno o más financiamientos, hasta por la cantidad de $1,000´000,000.00 (Mil Millones de Pesos 00/100 M.N.), para ser destinadas a inversión pública productiva mediante la ejecución de obras públicas, la adquisición o manufactura de bienes y la prestación de servicios públicos, conforme lo establecido por la fracción xiv del Artículo 3° de la ley de deuda pública del estado de quintana roo, mediante la celebración de los actos jurídicos que determine este decreto; así como para pagar las comisiones, los impuestos correspondientes, constitución de fondos de reserva, mecanismos de fuente de pago, seguros de cobertura de tasas y calificación de la estructura; y a constituir el o los fideicomisos irrevocables de administración y pago que sean necesarios; y para afectar como fuente de pago de las obligaciones asociadas al o los créditos que contrate con base en el presente decreto, un porcentaje del derecho y los flujos de recursos derivados de las participaciones que en ingresos federales presentes y futuras le correspondan al estado de quintana roo, obligación(es) que deberá(n) contratarse para ser pagada(s) hasta en doscientos cuarenta meses.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto del Patrimonio Inmobiliario de la Administración Pública del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de los Servicios Educativos de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que aprueba la Cuenta Pública del Poder Judicial del Estado de Quintana Roo, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XIV Legislatura del Estado de Quintana Roo, determina la reelección de la Licenciada Marisol Balado Esquiliano, como Consejera Ciudadana del Consejo de la Judicatura del Poder Judicial del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec193/E1420141211193.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec065/E1420131204065.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión de Agua Potable y Alcantarillado del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y derogan diversas disposiciones de la Constitución Política del Estado Libre y Soberano de Quintana Roo, y por el que se reforman diversas disposiciones de la Ley Orgánica del Poder Judicial del Estado de Quintana Roo, y de la Ley Reglamentaria de los Artículos 104 y 105 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec236/E1420141211236.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley para la Administración de Bienes Asegurados, Abandonados y Decomisados del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 127, 128 fracción VI, 134 fracción II y 135 fracción I segundo párrafo; y se adiciona la fracción XI al Artículo 128, todos de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
     <t>Por el que la H. XIV Legislatura del Estado determina que los procedimientos orales en materia familiar y civil previstos en el Código de Procedimientos Civiles para el Estado Libre y Soberano de Quintana Roo, entrarán en vigor en el Distrito Judicial de Cancún, Quintana Roo; y por el que se deroga el inciso c) del Artículo tercero transitorio del Decreto 304 expedido por la XIII Legislatura del Estado, publicado en fecha treinta de agosto de dos mil trece en el Periódico Oficial del Estado de Quintana Roo.</t>
   </si>
   <si>
+    <t>Por el que se adiciona un párrafo sexto, recorriéndose en su orden el subsecuente, al Artículo 31 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/4PE/dec440/E1420160726440.pdf</t>
+  </si>
+  <si>
+    <t>Decreto por el que se reforman: las fracciones III y IV del Artículo 26; las fracciones I, II, III, IV, V, VI, VII, VIII y XI del Artículo 37; el último párrafo de la fracción II así como los párrafos primero y segundo de la fracción III del Artículo 77, la denominación del Capítulo VII del Título Tercero; el inciso b) de la fracción I, el primer párrafo y el inciso e) de la fracción III del Artículo 92; la fracción V del Artículo 96; la fracción IV del Artículo 97; la fracción I del Artículo 100; el Artículo 113; las fracciones IV, V, VI, VII y VIII del Artículo 130; el primer párrafo del Artículo 132; y la fracción I del Artículo 134; se adicionan: la fracción V al Artículo 26; la fracción IV al Artículo 77; un último párrafo al Artículo 96 y un Artículo 97 bis; y se deroga: el último párrafo del Artículo 97, todos de la Ley de Hacienda del Municipio de Cozumel, del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec036/E1420130926036.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec341/E1420151105341.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Intercultural Maya de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura del Estado de Quintana Roo desincorpora del Régimen de Dominio Público, para quedar comprendido dentro del Régimen de Dominio Privado, el predio ubicado en el Fundo Legal de Playa del Carmen con una superficie de 1,206.68 metros cuadrados y con Clave Catastral 4020100609 actualmente marcado con el número 138 de la calle 6, esquina Avenida 10 norte en la ciudad de Playa del Carmen, Municipio de Solidaridad, Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de Cuotas y Tarifas para los Servicios Públicos de Agua Potable y Alcantarillado, Tratamiento y Disposición de Aguas Residuales del Estado de Quintana Roo; y se adiciona un párrafo segundo al Artículo Cuarto Transitorio del Decreto 444, emitido por la Honorable XII Legislatura del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec163/E1420141202163.pdf</t>
+  </si>
+  <si>
+    <t>2016-04-15</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec302/E1420151001302.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PE/dec127/E1420140624127.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec058/E1420131126058.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Electoral de Quintana Roo, Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec322/E1420151013322.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Tecnológico Superior de Felipe Carrillo Puerto, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se instituye la figura de Diputado Infantil por un Día, y se abrogan los Decretos números 008, expedido por la H. XIII Legislatura del Estado, publicado en fecha 16 de mayo de 2011 y el número 105, expedido por la XIV Legislatura, publicado el 30 de abril de 2014, ambos en el Periódico Oficial del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Electoral de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec260/E1420150331260.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Por el que la Honorable XIV Legislatura del Estado de Quintana Roo, autoriza al Ayuntamiento del Municipio de Tulum, Quintana Roo, para que por conducto de sus funcionarios legalmente facultados, contrate un empréstito hasta por la cantidad de $9,654,700.00 (Nueve Millones Seiscientos Cincuenta y Cuatro Mil Setecientos Pesos 00/100 Moneda Nacional) con el Banco Nacional de Obras y Servicios Públicos, Sociedad Nacional de Crédito, Institución de Banca de Desarrollo, por un plazo que no exceda el Periodo Constitucional de la Administración Pública 2013-2016, con límite máximo al día 29 de septiembre de 2016, que se destinará exclusivamente al financiamiento de obras, acciones sociales básicas y a inversiones que beneficien directamente a sectores de su población que se encuentren en condiciones de rezago social y pobreza extrema en los rubros de urbanización municipal y electrificación rural y de colonias pobres.	</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec316/E1420151013316.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley de Equilibrio Ecológico y la Protección del Ambiente del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec145/E1420141007145.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec133/E1420140529133.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec334/E1420151029334.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Politécnica de Bacalar, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec342/E1420151029342.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec308/E1420151006308.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto de Capacitación para el Trabajo del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se declara para todo el Estado de Quintana Roo, el “Año 2015, 40 Aniversario de la Promulgación de la Constitución Política del Estado Libre y Soberano de Quintana Roo”.</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona una fracción XIII al artículo 72 de la Ley de los Municipios del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Centro de Estudios de Bachillerato Técnico “Eva Sámano de López Mateos”, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Felipe Carrillo Puerto del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec318/E1420151013318.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 15 en su segundo párrafo y 20, y se adicionan al Artículo 17 los párrafos segundo y tercero, todos de la Ley Orgánica del Poder Judicial del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 1, 2, 4 fracciones III, IV y V, 5 fracciones II y III, todos de la Ley que crea el Consejo para el Desarrollo Insular del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec043/E1420130926043.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Politécnica de Bacalar, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec114/E1420140513114.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec005/E1420130926005.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec008/E1420130926008.pdf</t>
+  </si>
+  <si>
+    <t>Se reforma la denominación del Capítulo V del Título Tercero de la sección cuarta del Libro Segundo Parte Especial y el Artículo 220; y se adiciona el artículo 186 Bis, todos del Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec169/E1420141209169.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PE/dec277/E1420150528277.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de Salud del Estado de Quintana Roo, en Materia de Seguridad Sanguínea y por el que se reforman diversas disposiciones de la Ley para el Fomento de la Cultura de Donación Voluntaria de Sangre del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Extinción de Dominio del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec178/E1420141209178.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Seguridad Pública del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión los Servicios Estatales de Salud, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>2013-11-22</t>
+  </si>
+  <si>
+    <t>Por el que se instituye inscribir con Letras Doradas en el Muro de Honor del Recinto Oficial del Poder Legislativo del Estado Libre y Soberano de Quintana Roo, la leyenda: Centenario del Ejército Mexicano Lealtad y Servicio a México 1913-2013 y se determina la develación de una Placa Conmemorativa, como Homenaje de todos los Quintanarroenses a esta valiosa Institución.</t>
+  </si>
+  <si>
+    <t>2014-06-10</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Tecnológica de Chetumal, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec412/E1420160624412.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Consejo Quintanarroense de Ciencia y Tecnología, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se declara a la “Música de Trova de Isla Mujeres”, como Patrimonio Cultural Intangible del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec052/E1420131107052.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec203/E1420141211203.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el párrafo primero del Artículo 99 y se adiciona un párrafo sexto al Artículo 98 ambos de la Constitución Política del Estado Libre y Soberano de Quintana Roo; y se reforma la fracción XV y XVI, y se adiciona la fracción XVII, todas del Artículo 21 de la Ley Orgánica del Poder Judicial del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec242/E1420141211242.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman la fracción VIII del Artículo 217 de la Ley de Justicia para Adolescentes del Estado de Quintana Roo y el segundo párrafo del Artículo 100 del Código de Procedimientos Penales para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2014-07-25</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Procesadora de Carnes la Alianza S.A. de C.V., Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec115/E1420140513115.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto del Patrimonio Inmobiliario de la Administración Pública del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XIV Legislatura del Estado, aprueba la Cuenta Pública del Sistema Quintanarroense de Comunicación Social, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Empresa VIP Servicios Aéreos Ejecutivos, S.A. de C.V., correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec369/E1420151203369.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec296/E1420150929296.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec360/E1420151126360.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/4PE/dec438/E1420160726438.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec075/E1420131204075.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec111/E1420140430111.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec339/E1420151029339.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec408/E1420160621408.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Hacienda del Municipio de Puerto Morelos, del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura del Estado Libre y Soberano de Quintana Roo, autoriza al Organismo Público Descentralizado, denominado Comisión de Agua Potable y Alcantarillado del Estado de Quintana Roo, a contratar uno o varios créditos sin la participación del Instituto para el Desarrollo y Financiamiento del Estado de Quintana Roo, en una o varias disposiciones, con una o más instituciones bancarias, hasta por un monto de $560’000,000.00 (Quinientos Sesenta Millones de Pesos 00/100 M.N.) con un plazo de obligación de pago de hasta ciento ochenta y seis meses, destinados a inversión pública productiva en términos del Artículo 3 fracción xiv de la Ley de Deuda Pública del Estado de Quintana Roo; celebrar un contrato de fideicomiso irrevocable de administración y fuente de pago, o mecanismo de garantía y/o fuente de pago o similar, así como para afectar a dicho instrumento los ingresos presupuestales de la Comisión de Agua Potable y Alcantarillado del Estado de Quintana Roo, que para tal efecto le transfiera el Gobierno del Estado de Quintana Roo, incluyendo en su caso, aquellos provenientes de la contraprestación por la concesión otorgada para la Prestación de los Servicios Públicos de Agua Potable y Alcantarillado, Saneamiento y Tratamiento de Aguas Residuales; y por el que se autoriza al Gobierno del Estado para que se constituya como obligado solidario y aval de la Comisión de Agua Potable y Alcantarillado del Estado de Quintana Roo y afecte el porcentaje necesario de las participaciones federales que le correspondan para destinarlas al pago de las obligaciones que originalmente corresponden a la Comisión de Agua Potable y Alcantarillado del Estado de Quintana Roo, derivado de la contratación de un financiamiento en una o varias disposiciones que ésta celebre con las Instituciones Bancarias legalmente autorizadas en el País.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec265/E1420150519265.pdf</t>
+  </si>
+  <si>
+    <t>2015-04-30</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec292/E1420150924292.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec281/E1420150917281.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec017/E1420130926017.pdf</t>
+  </si>
+  <si>
+    <t>2016-02-15</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 1° en el concepto 1 denominado Endeudamiento Interno, del Tipo 01 denominado Endeudamiento Interno, clasificado dentro del Rubro 0 denominado de Ingresos Derivados de Financiamientos; y el gran total de los Ingresos del Municipio, todos de la Ley de Ingresos del Municipio de Solidaridad, Estado de Quintana Roo, para el Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley en Materia de Trata de Personas del Estado de Quintana Roo; y con Minuta de Decreto por el que se deroga el Artículo 194 del Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman diversas disposiciones de la Ley Sobre Venta y Consumo de Bebidas Alcohólicas en el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec121/E1420140529121.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec397/E1420160419397.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec171/E1420141209171.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec279/D1420150917279.pdf</t>
+  </si>
+  <si>
+    <t>2015-07-27</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PE/dec128/E1420140624128.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Estatal para la Educación de Jóvenes y Adultos, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec151/E1420141104151.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec059/E1420131126059.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XIV Legislatura del Estado, aprueba la Cuenta Pública del Instituto de Acceso a la Información y Protección de Datos Personales de Quintana Roo, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Forestal del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se derogan diversas disposiciones de la Ley de la Fiscalía General del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se instituye el Comité Especial de Festejos Conmemorativos del 40 Aniversario del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se designa al ciudadano contador público Javier Felix Zetina González como titular del Organo de Fiscalización Superior del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona un Capítulo VII denominado “Uso Indebido de los Servicios de Emergencia” que comprende el Artículo 220 Quinquies, al Título Tercero “Delitos Contra la Administración Pública”, de la Sección Cuarta “Delitos Contra el Estado”, del Libro Segundo Parte Especial del Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec035/E1420130926035.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec252/E1420141211252.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 176 fracción II incisos d), e) y último párrafo y la fracción V; 203-Bis inciso i), el Artículo 207-R y la denominación de la sección única “De los Servicios Especiales de Vigilancia” del Capítulo XXXI “Por los Servicios que presta la Secretaría de Gobierno” del Título III “De los Derechos” para pasar a ser una sección primera; se adiciona: la sección segunda denominada “De los Servicios del Periódico Oficial del Estado” al Capítulo XXXI “Por los Servicios que Presta la Secretaría de Gobierno” del Título III “De los Derechos” que contendrá el Artículo 207-X-Bis; y se derogan: el Capítulo III denominado “del Impuesto Sobre Nóminas” del Título II “De los Impuestos” que contiene las secciones primera a cuarta y los Artículos 39 al 48, la sección tercera denominada “Del Periódico Oficial del Estado” Del Título IV “De los Productos” que contiene el Artículo 211 y el inciso c) del Artículo 218; todos de la Ley de Hacienda del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2015-07-24</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec219/E1420141211219.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec117/E1420140520117.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se designa a la Licenciada Karla Patricia Rivero González, como Comisionada de la Comisión Ejecutiva de Atención a Víctimas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec293/E1420150924293.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 3 en sus fracciones IX, X, XI, XII en su párrafo segundo y XV; 5; 8 en su fracción I y en su numeral 8 de la fracción referida; 16 en el numeral 7 de su fracción II; 105 en el numeral 3 de la fracción II del primer párrafo y su inciso a) del segundo párrafo y se adiciona el numeral 9 a la fracción I del Artículo 8, todos de la Ley de Asistencia Social para el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec344/E1420151110344.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma la fracción X del Artículo 28 del Código Fiscal del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec220/E1420141211220.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec166/E1420141202166.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec391/E1420160225391.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec139/E1420140929139.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec094/E1420140306094.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec064/E1420131203064.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Estatal para la Educación de Jóvenes y Adultos, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Numeral 20 del Artículo 35 de la Ley Orgánica del Poder Legislativo del Estado de Quintana Roo; asimismo se reforman el Numeral 20 del Artículo 4, el primer párrafo y la fracción III del Artículo 24 y se adicionan las fracciones IV, V, VI y VII, recorriendo el orden de la subsecuente fracción del Artículo 24, todas estas del Reglamento de Comisiones del Poder Legislativo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec150/E1420141104150.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/3PE/dec132/E1420140722132.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se designa a los consejeros del Consejo Consultivo del Instituto de Acceso a la Información y Protección de Datos Personales de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec421/E1420160706421.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec113/E1420140508113.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec310/E1420151006310.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de Equilibrio Ecológico y la Protección del Medio Ambiente del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Administración Portuaria Integral de Quintana Roo S. A. de C.V., Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec148/E1420141030148.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Solidaridad, del Estado de Quintana Roo, para el Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec066/E1420131204066.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec376/E1420151210376.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XIV Legislatura del Estado de Quintana Roo, abroga el Decreto 251 publicado en el Periódico Oficial del Estado de Quintana Roo el día 15 de diciembre de 2014, Tomo III, Número 114 Extraordinario de la Octava Época, por el que la Honorable XIV Legislatura autoriza al Organismo Público Descentralizado denominado Comisión de Agua Potable y Alcantarillado del Estado de Quintana Roo, por conducto de su Director General, a contratar, sin la participación del Instituto para el Desarrollo y Financiamiento del Estado, uno o varios créditos bancarios o emitir certificados bursátiles a través de una o varias emisiones, solicitar y obtener la inscripción preventiva de dichos certificados bursátiles en el Registro Nacional de Valores que lleva la Comisión Nacional Bancaria y de Valores bajo la modalidad de Programa de Colocación y la Autorización para su oferta Pública en México, afectar los ingresos derivados de la contraprestación por “Prórroga Anticipada a su Vencimiento del Título de Concesión Integral otorgado a Desarrollos Hidráulicos de Cancún, S.A. de C.V., contenida en el Decreto Número 28, publicado en el Periódico Oficial del Gobierno del Estado de Quintana Roo de fecha 20 de octubre de 1993, para la prestación de los servicios públicos de Agua Potable, Alcantarillado, Saneamiento y Tratamiento de Aguas Residuales, así como las inversiones, ampliaciones, dotación de servicios y su mejoramiento por las técnicas más avanzadas, para tener una vigencia hasta el 31 de diciembre de 2053, y que a dicho título de concesión se le incorpore la concesión del Servicio Público de Agua Potable, Alcantarillado, Saneamiento y Tratamiento de Aguas Residuales del Municipio de Solidaridad, del Estado de Quintana Roo, bajo las mismas condiciones y vigencia establecidas” para que sirvan como fuente de pago de dichos certificados bursátiles y celebrar el contrato de fideicomiso al cual se harán dichas afectaciones de no utilizarse el ya existente.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión para la Juventud y el Deporte de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XIV Legislatura del Estado, aprueba la Cuenta Pública de los Servicios Educativos de Quintana Roo, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura del Estado de Quintana Roo, emite la Declaratoria de inicio de vigencia del Código Nacional de Procedimientos Penales en el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec002/E1420130926002.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Constitución Política de los Estados Unidos Mexicanos, en materia de energía.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec026/E1420130926026.pdf</t>
+  </si>
+  <si>
+    <t>2014-10-15</t>
+  </si>
+  <si>
+    <t>Por el que se determina la celebración de una Sesión Solemne el día 12 de enero de cada año, con motivo de la Conmemoración de la Promulgación de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley Orgánica del Tribunal de Justicia Administrativa del Estado de Quintana Roo; y por el que se reforman y derogan diversas disposiciones de la Ley Orgánica del Poder Judicial del Estado de Quintana Roo, y de la Ley Reglamentaria de los artículos 104 y 105 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Cozumel, del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>2014-05-02</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec158/E1420141113158.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec338/E1420151029338.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública del Centro de Estudios de Bachillerato Técnico “Eva Sámano de López Mateos”, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto de Infraestructura Física Educativa del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec307/E1420151001307.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PE/dec385/E1420160205385.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el párrafo segundo del Artículo 100 del Código de Procedimientos Penales para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el último párrafo del Artículo 34 de la Ley de Obras Públicas y Servicios relacionados con las mismas del Estado de Quintana Roo y se reforma el párrafo segundo del Artículo 30 de la Ley de Adquisiciones, Arrendamientos y Prestación de Servicios relacionados con Bienes Muebles del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 3 de la Ley que Crea el Consejo Estatal de Armonización Contable del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XIV Legislatura del Estado, aprueba la Cuenta Pública de la Universidad Tecnológica de la Riviera Maya, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Colegio de Estudios Científicos y Tecnológicos del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Tulum, del Estado de Quintana Roo, para el Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 13, 21 fracción XIV, 35 y 39 de la Ley Orgánica del Poder Judicial del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 75 fracción XX, 76 fracción VIII, 110 párrafos primero, cuarto y quinto de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba el Presupuesto de Egresos del Gobierno del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec149/E1420141104149.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec096/E1420140320096.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec022/E1420130926022.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec335/E1420151029335.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec106/E1420140410106.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública de la fundación de parques y museos de Cozumel Quintana Roo, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>2014-10-08</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec375/E1420151210375.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la H. XIV Legislatura del Estado de Quintana roo, determina la reelección del Licenciado Gastón Alegre López, como Consejero Ciudadano del Consejo de la Judicatura del Poder Judicial del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma la Fracción IX del Artículo 81 y se adicionan la Fracción X al Artículo 81, el Capítulo X denominado “de la Dirección de Concertación Legislativa” dentro del Título Octavo, de las dependencias del Poder Legislativo, el Artículo 104 BIS y el Artículo 104 TER, todos de la Ley Orgánica del Poder Legislativo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec371/E1420151203371.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec324/E1420151015324.pdf</t>
+  </si>
+  <si>
+    <t>2015-12-30</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec262/E1420150505262.pdf</t>
+  </si>
+  <si>
+    <t>Decreto por el que se reforman las fracciones XXXVII y XXXVIII del Artículo 91; se adiciona el Artículo 89 bis y las fracciones XXXIX, XL y XLI al Artículo 91, todos de la Ley de Víctimas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec435/E1420160706435.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec284/E1420150922284.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión para la Juventud y el Deporte de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>2014-03-31</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/3PE/dec130/E1420140722130.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma la fracción III, del apartado A, del Artículo 2º de la Constitución Política de los Estados Unidos Mexicanos.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman las fracciones I, II y IX del Artículo 176-Ter; y se adiciona un segundo párrafo al Artículo 176-Ter, todos del Código Penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2014-06-18</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Fundación de Parques y Museos de Cozumel Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec029/E1420130926029.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec253/E1420150215253.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec103/E1420140403103.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec234/E1420141211234.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec077/E1420131210077.pdf</t>
+  </si>
+  <si>
+    <t>2014-04-07</t>
+  </si>
+  <si>
+    <t>2015-11-06</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Bacalar, del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PE/dec381/E1420160112381.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec402/E1420160519402.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto para el Desarrollo y Financiamiento del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>2015-12-15</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec196/E1420141211196.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de los Servicios Educativos de Quintana Roo, Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/4PE/dec437/E1420160726437.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec263/E1420150512263.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la desincorporación del régimen de dominio público del inmueble identificado como inspección escolar número 22, actualmente Lote 1, Manzana 04 de la Región 02, ubicado en la Avenida 5 esquina con calle 22 de la Ciudad de Bacalar, Municipio de Bacalar, Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec240/E1420141211240.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona un octavo párrafo, recorriéndose en su orden los subsecuentes al Artículo 4° de la Constitución Política de los Estados Unidos Mexicanos.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de VIP Servicios Aéreos Ejecutivos S. A. de C. V., Ejercicio Fiscal 2015</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec392/E1420160225392.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Benito Juárez, del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec033/E1420130926033.pdf</t>
+  </si>
+  <si>
+    <t>En razón de la no aceptación del cargo por parte del ciudadano Israel Canto Viana, se designa al ciudadano Licenciado Sergio Anguiano Soto como integrante del Consejo Consultivo del Instituto de Acceso a la Información y Protección de Datos Personales de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de Servicios Estatales de Salud, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones del Código Civil, Código de Procedimientos Civiles, ambos para el Estado Libre y Soberano de Quintana Roo, y de la Ley Orgánica del Poder Judicial del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec298/E1420150929298.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec228/E1420141211228.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec398/E1420160427398.pdf</t>
+  </si>
+  <si>
+    <t>URL</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto de Fomento a la Vivienda y Regularización de la Propiedad del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Inciso B) del tercer párrafo de la Base VI del Artículo 41 de la Constitución Política de los Estados Unidos Mexicanos.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec024/E1420130926024.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PE/dec276/E1420150803276.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión Estatal de Mejora Regulatoria, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Colegio de Bachilleres del Estado de Quintana Roo, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Benito Juárez del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de Hidroponía Maya S.A. de C.V., Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Colegio de Educación Profesional Técnica del Estado de Quintana Roo, Ejercicio Fiscal 2015</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec454/E1420160823454.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec191/E1420141211191.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec074/E1420131204074.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de José María Morelos, del Estado de Quintana Roo, para el Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>2016-06-24</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec037/E1420130926037.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec027/E1420130926027.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Administración Portuaria Integral de Quintana Roo, S.A. de C.V., Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se autoriza al Poder Ejecutivo del Estado Libre y Soberano de Quintana Roo, por conducto del Titular de la Secretaría de Finanzas y Planeación, del Estado de Quintana Roo, a contratar de manera independiente al Instituto para el Desarrollo y Financiamiento del Estado de Quintana Roo (IDEFIN), uno o más financiamientos hasta por la cantidad de $3,000´000,000.00 (Tres Mil Millones de Pesos 00/100 M.N.), para inversión pública productiva, destinados a refinanciar, incluidos sus accesorios financieros, la deuda pública directa de corto plazo del Estado; así como pagar las comisiones, los impuestos correspondientes, constitución de fondos de reserva, cobertura de tasas, los gastos asociados a la calificación de la estructura; y a constituir, o modificar en su caso, el o los fideicomisos irrevocables de administración, garantía y fuente de pago que sean necesarios; y para comprometer como fuente de pago de las obligaciones asociadas al o los créditos que contrate con base en el presente Decreto, un porcentaje del derecho y los flujos de recursos derivados de las participaciones que en ingresos federales presentes y futuras le correspondan al Estado; obligación(es) que deberá(n) ser pagada(s) en un plazo de hasta doscientos cuarenta meses; en términos de lo que se establece en el presente Decreto.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec023/E1420130926023.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura Constitucional del Estado Libre y Soberano de Quintana Roo, instituye la Medalla al Mérito Médico “Dr. Jorge Ariel López Herrera”.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Justicia Alternativa del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2014-12-09</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto de Transparencia y Acceso a la Información Pública del Estado de Quintana Roo, Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Tecnológica de Cancún, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec172/E1420141209172.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec461/E1420160823461.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec235/E1420141211235.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec142/E1420140930142.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley del Instituto de Defensoría Pública del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2014-05-15</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 2, 8, párrafo segundo del Artículo 17, párrafo segundo y tercero del Artículo 24, 25, fracción III del Artículo 33, párrafo primero del Artículo 40, 41, 57, 60, párrafo segundo del Artículo 61 y 87; y se adiciona la fracción V del Artículo 6, todos de la Ley Estatal de Medios de Impugnación en Materia Electoral.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 45 y 46 y las fracciones I y II del Artículo 62 del Código Penal; se adiciona un párrafo segundo al Artículo 67 y se deroga el Artículo 166 del Código de Procedimientos Penales, ambos ordenamientos para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura Constitucional aprueba la designación del Contralor Interno del Instituto Electoral de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec071/E1420131204071.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec225/E1420141211225.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura del Estado de Quintana Roo, autoriza al Municipio de Lázaro Cárdenas, del Estado de Quintana Roo, a contratar un empréstito hasta por la cantidad de $16,511,400.00 (Dieciséis Millones Quinientos Once Mil Cuatrocientos Pesos 00/100 M.N.), con el Banco Nacional de Obras y Servicios Públicos, Sociedad Nacional de Crédito, Institución de Banca de Desarrollo, por un plazo que no exceda el Período Constitucional de la Administración Pública Municipal 2013-2016, con límite máximo al día 29 de septiembre de 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de Procesadora de Carnes la Alianza S.A. de C.V., correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 6, 9, 10 párrafo primero, 11, 12 fracción VI, 13, 16 párrafo primero, 21, 27 y 86; se adiciona un segundo párrafo al Artículo 36; y se deroga el párrafo tercero del Artículo 10, todos de la Ley Orgánica del Instituto Electoral de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2016-06-29</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona la fracción XIV del Artículo 72 de la Ley de los Municipios del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec425/E1420160706425.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec208/E1420141211208.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman diversas disposiciones de la Ley de Patrimonio Cultural del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec400/E1420160517400.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el párrafo sexto de la fracción II del Artículo 49 de la Constitución Política del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Othón P. Blanco del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec186/E1420141209186.pdf</t>
+  </si>
+  <si>
+    <t>2016-07-11</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec313/E1420151013313.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona el Artículo 31 Bis a la Ley de Tránsito, Transporte y Explotación de Vías y Carreteras del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2015-05-28</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec460/E1420160823460.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de los Servicios Estatales de Salud, Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec424/E1420160706424.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad del Caribe, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec306/E1420151001306.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura del Estado de Quintana Roo, autoriza al Municipio de Isla Mujeres, del Estado de Quintana Roo, a contratar un Empréstito hasta por la cantidad de $11,200,108.66 (once millones doscientos mil ciento ocho pesos 66/100 M.N.), con el Banco Nacional de Obras y Servicios Públicos, Sociedad Nacional de Crédito, Institución de Banca de Desarrollo, a destinarse a la implementación del Programa de Modernización Catastral del Municipio de Isla Mujeres, Quintana Roo, por un plazo que no deberá exceder de cinco años.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ordenamiento Cívico del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec226/E1420141211226.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Othón P. Blanco del Estado de Quintana Roo, para el Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec192/E1420141211192.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Constitución Política de los Estados Unidos Mexicanos, en materia de disciplina financiera de las Entidades Federativas y los Municipios.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/4PE/dec444/E1420160726444.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec165/E1420141202165.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec001/E1420130926001.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec354/E1420151126354.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma la fracción VII del Artículo 5; las fracciones VI y XIV del Artículo 44; y se adiciona la fracción VIII al Artículo 5, y la fracción XV al Artículo 44, todos de la Ley de Acceso de las Mujeres a una Vida Libre de Violencia del Estado de Quintana Roo; y se reforma el Artículo 56 de la Ley de Salud del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se declara “2016, Año del XXV Aniversario de la Universidad de Quintana Roo. Fructificar la razón: trascender nuestra cultura”.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec345/E1420151110345.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 2 en sus fracciones I, VI, VII, IX, X, XI, XIII, XIV y XV; 4; 5 en sus incisos C, D y E; 11; 16 en su primer párrafo y sus fracciones II, III, IV, V y VI; 21; la denominación del Título Tercero y de su Capítulo I y la denominación del Título IV y se adiciona la fracción VIII al Artículo 16, todos de la Ley Orgánica del Sistema para el Desarrollo Integral de la Familia del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec089/E1420140219089.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Tecnológica de la Riviera Maya, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec049/E1420131010049.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec040/E1420130926040.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública del fideicomiso de promoción turística del Municipio de Benito Juárez, del Estado de Quintana Roo, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec010/E1420130926010.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec146/E1420141021146.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec247/E1420141211247.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec256/E1420150303256.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Othón P. Blanco del Estado de Quintana Roo, Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Intercultural Maya de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública de la Universidad Tecnológica de Cancún, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Poder Ejecutivo del Estado de Quintana Roo, Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec286/E1420150922286.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/4PE/dec445/E1420160726445.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba Cuenta Pública del Poder Ejecutivo del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec156/E1420141113156.pdf</t>
+  </si>
+  <si>
+    <t>Fecha de publicación en el Diario oficial</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley de Justicia para Adolescentes del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 1° en el concepto 1 denominado Endeudamiento Interno, del tipo 01 denominado Endeudamiento Interno, clasificado dentro del Rubro 0 denominado de Ingresos Derivados de Financiamientos; y el Gran Total de los Ingresos del Municipio, todos de la Ley de Ingresos del Municipio de Solidaridad, del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>2014-11-14</t>
+  </si>
+  <si>
+    <t>2016-07-05</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec221/E1420141211221.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec278/E1420150917278.pdf</t>
+  </si>
+  <si>
+    <t>2014-04-10</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el numeral 16 del Artículo 35 de la Ley Orgánica del Poder Legislativo del Estado de Quintana Roo; y se reforman el numeral 16 del Artículo 4, el primer párrafo y las fracciones primera y segunda del Artículo 20, del Reglamento de Comisiones del Poder Legislativo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2015-06-15</t>
+  </si>
+  <si>
+    <t>Por el que reforman, adicionan y derogan diversas disposiciones de la Ley Electoral del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec326/E1420151015326.pdf</t>
+  </si>
+  <si>
+    <t>2014-11-20</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Víctimas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec025/E1420130926025.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec453/E1420160823453.pdf</t>
+  </si>
+  <si>
+    <t>2015-10-15</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones del Código Fiscal del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Solidaridad del Estado de Quintana Roo, Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Isla Mujeres del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec207/E1420141211207.pdf</t>
+  </si>
+  <si>
+    <t>2014-01-30</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec073/E1420131204073.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman el segundo párrafo del Artículo 891, el Artículo 914, el primer párrafo del Artículo 990 bis, la fracción VII del Artículo 994 bis y la fracción IV del Artículo 1018 bis; y se adiciona un tercer párrafo al Artículo 891, todos del Código Civil para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec215/E1420141211215.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Consejo Estatal de Población de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec173/E1420141209173.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec433/E1420160706433.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública del Consejo Quintanarroense de Ciencia y Tecnología, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>2016-02-29</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Cozumel del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec177/E1420141209177.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec080/E1420131214080.pdf</t>
+  </si>
+  <si>
+    <t>2014-04-21</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec417/E1420160624417.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PE/dec380/E1420160112380.pdf</t>
+  </si>
+  <si>
+    <t>2014-05-23</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec179/E1420141209179.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 26; 27; 74 fracciones III, IV y V; 82 en su fracción V incisos n) y q); 86; 100 fracciones I y II; 111 segundo párrafo; 112 primer párrafo; 120 en su fracción III, párrafos segundo y tercero; 124 fracción I; 133 Quáter en su fracción I, incisos a) y b); y se adicionan el segundo párrafo al Artículo 25; el Artículo 26 Bis; inciso p) a la fracción V del Artículo 63; el Artículo 72 Bis; el punto 4 al inciso a), los incisos r), s) y t) de la fracción V del Artículo 82; el tercer y cuarto párrafo al Artículo 85; la fracción VI al Artículo 87; el Artículo 100 Bis; las fracciones XI y XII al Artículo 124; la fracción VII al Artículo 125 y la fracción VII al Artículo 126; todos a la Ley de Hacienda del Municipio de Benito Juárez, del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2016-04-21</t>
+  </si>
+  <si>
+    <t>Se reforman los párrafos cuarto y sexto del Artículo 18 y el inciso c) de la fracción XXI del Artículo 73 de la Constitución Política de los Estados Unidos Mexicanos, en materia de Justicia para Adolescentes.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Sistema para el Desarrollo Integral de la Familia del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma y adiciona diversas disposiciones de la Ley de Desarrollo Económico y Competitividad para el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/4PE/dec436/E1420160726236.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman el segundo párrafo del Artículo 114 y el inciso a) del Artículo 115; y se adicionan un tercer párrafo al Artículo 114 y un inciso b) al Artículo 115, todos de la Ley de Hacienda de los Municipios del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec097/E1420140320097.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec251/E1420141211251.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec404/E1420160531404.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Primer Párrafo del Artículo 876; y se deroga el Artículo 702 y la fracción III del Artículo 796, todos del Código Civil para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec350/E1420151114350.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec137/E1420140923137.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura del Estado de Quintana Roo, autoriza al Honorable Ayuntamiento del Municipio de Othón P. Blanco del Estado de Quintana Roo, para que por conducto de sus Funcionarios Legalmente Facultados, contrate con el Banco Nacional de Obras y Servicios Públicos, Sociedad Nacional de Crédito, Institución de Banca de Desarrollo, un financiamiento de hasta por la cantidad de $80´000,000.00 (Son: Ochenta Millones de Pesos 00/100 M.N.), por un plazo que no exceda el Periodo Constitucional de la Administración Pública Municipal 2013-2016, con límite máximo de pago al día 29 de septiembre de 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Cozumel, del Estado de Quintana Roo, para el Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XIV Legislatura del Estado, aprueba la Cuenta Pública del Instituto del Patrimonio Inmobiliario de la Administración Pública del Estado de Quintana Roo, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se reelige al Ciudadano Fidel Gabriel Villanueva Rivero, como Magistrado de Número del Tribunal Superior de Justicia del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Lázaro Cárdenas, del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec245/E1420141211245.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec003/E1420130926003.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec249/E1420141211249.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec287/E1420150922287.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el primer párrafo del Artículo 112, 131 inciso a) y 163-Bis; y se adiciona un último párrafo al Artículo 112, todos del Código de Procedimientos Civiles para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec430/E1420160706430.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec244/E1420141211244.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec013/E1420130926013.pdf</t>
+  </si>
+  <si>
+    <t>2016-01-14</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PE/dec378/E1420160116378.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se declara el “15 de Noviembre, Día Estatal de Prevención del Alcoholismo”.</t>
+  </si>
+  <si>
+    <t>2016-07-19</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec063/E1420131126063.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec051/E1420131017051.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec122/E1420140529122.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec399/E1420160517399.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión de Derechos Humanos del Estado de Quintana Roo, Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec329/E1420151022329.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Cozumel del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>2016-04-29</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión para el Desarrollo de la Etnia Maya y Comunidades Indígenas del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec266/E1420150519266.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec125/E1420140529125.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley de Hacienda del Estado, Ley de Hacienda de los Municipios del Estado, Ley de Hacienda del Municipio de Benito Juárez, Ley de Hacienda del Municipio de Solidaridad y Ley de Hacienda del Municipio de Tulum, todas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2014-03-14</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Colegio de Educación Profesional Técnica del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 1°, rubro denominado ingresos derivados de financiamientos, endeudamiento interno, empréstitos, así como el monto correspondiente al gran total de Ingresos del Estado; y se adiciona el Artículo 6, ambos de la Ley de Ingresos del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad del Caribe, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec188/E1420141209188.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec451/E1420160823451.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Solidaridad, del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley Orgánica de la Secretaría de Seguridad Pública del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec072/E1420131204072.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec362/E1420151126362.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec241/E1420141211241.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec153/E1420141113153.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec084/E1420131216084.pdf</t>
+  </si>
+  <si>
+    <t>2016-01-15</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Colegio de Educación Profesional Técnica del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley Orgánica de la Administración Pública y de la Ley Orgánica de la Procuraduría General de Justicia, ambas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec152/E1420141111152.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec280/E1420150917280.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Municipio de Lázaro Cárdenas, del Estado de Quintana Roo, para el Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión de los Derechos Humanos del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión de Agua Potable y Alcantarillado del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Cozumel del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el párrafo primero del Artículo 99 y se adiciona un párrafo sexto al Artículo 98, ambos de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec101/E1420140403101.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec184/E1420141209184.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Forestal del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec140/E1420140929140.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec288/E1420150924288.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec283/E1420150922283.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec081/E1420131216081.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Lázaro Cárdenas del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueban las tablas de valores unitarios de suelo y construcciones, que sirvan de base para el cobro de las contribuciones sobre la propiedad inmobiliaria en el Municipio de Benito Juárez, Quintana Roo, para el Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública del fideicomiso de promoción turística del Municipio de Othón P. Blanco, del Estado de Quintana Roo, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley del Impuesto sobre Nóminas del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Sistema Quintanarroense de Comunicación Social, Ejercicio Fiscal 2014, Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec232/E1420141211232.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Estatal para la Educación de Jóvenes y Adultos, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Hidroponía Maya, S.A. de C.V., correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec118/E1420140522118.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec055/E1420131114055.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec079/E1420131212079.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley que crea el Consejo de Armonización Contable del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2DP/dec447/E1420160801447.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Ingresos del Estado de Quintana Roo, para el Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec197/E1420141211197.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec136/E1420140918136.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y derogan diversas disposiciones de la Ley de Seguridad Pública del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Artículo 1°, en los conceptos de ingresos derivados de financiamientos y endeudamiento interno, así como el gran total de los ingresos del  Municipio, todos de la Ley de Ingresos del Municipio de Solidaridad, del Estado de Quintana Roo, para el ejercicio fiscal 2016.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Othón P. Blanco del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona un tercer párrafo recorriéndose los subsecuentes al Artículo 31 de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión de Energía del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PE/dec269/E1420150720269.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de Vip Servicios Aéreos Ejecutivos, S.A. de C.V., correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec006/E1420130926006.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Ley de Hacienda del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se adiciona una fracción XXIX-R al Artículo 73 de la Constitución Política de los Estados Unidos Mexicanos, en materia de Registros Públicos Inmobiliarios y Catastros.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PE/dec086/E1420140122086.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se declara el “21 de Diciembre, Día Estatal de la Cultura Maya” y por el que se deroga el Artículo Primero del Decreto Número 296 de XII Legislatura del Estado, por el que se declara el 30 de Julio, “Día Estatal de la Cultura Maya” y se instituye la medalla al Mérito Indígena Maya “Cecilio Chí”.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec343/E1420151029343.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Tecnológica de Chetumal, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>2014-12-17</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Colegio de Estudios Científicos y Tecnológicos del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec185/E1420141209185.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/3PE/dec129/E1420140722129.pdf</t>
+  </si>
+  <si>
+    <t>2016-03-30</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PE/dec272/E1420150720272.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se designa al Ciudadano Licenciado Harley Sosa Guillén, Presidente de la Comisión de los Derechos Humanos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se determina el cambio provisional de sede del Recinto Oficial del Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto del Patrimonio Inmobiliario de la Administración Pública del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Electoral de Quintana Roo, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto para el Desarrollo y Financiamiento del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se instituye la Medalla al Mérito a favor de las personas de la Tercera Edad “Doña Antonia Madrid Santín Vda. de Villanueva”.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec456/E1420160823456.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Othón P. Blanco, del Estado de Quintana Roo, para el Ejercicio Fiscal 2016.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec321/E1420151013321.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec120/E1420140527120.pdf</t>
+  </si>
+  <si>
+    <t>2015-09-25</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec365/E1420151203365.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec160/E1420141119160.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec413/E1420160624413.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec100/E1420140324100.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec416/E1420160624416.pdf</t>
+  </si>
+  <si>
+    <t>2014-04-03</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec162/E1420141125162.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Instituto Tecnológico Superior de Felipe Carrillo Puerto, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Número</t>
+  </si>
+  <si>
+    <t>2016-07-29</t>
+  </si>
+  <si>
+    <t>2014-09-30</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad de Quintana Roo, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Tecnológica de Cancún, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Sistema para el Desarrollo Integral de la Familia del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se adicionan las fracciones XXIII y XXIV al Artículo 92, recorriéndose en su orden la última fracción, de la Ley Orgánica del Poder Judicial del Estado de Quintana Roo; y se reforman las fracciones XVI y XXXVIII y se adicionan las fracciones XXXIX y XL, recorriéndose en su orden la última fracción, todas del apartado B del Artículo 9, de la Ley Orgánica de la Procuraduría General de Justicia del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Por el que se declara el primer domingo del mes de diciembre de cada año “Día Estatal del Vecino”.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec157/E1420141113157.pdf</t>
+  </si>
+  <si>
+    <t>Por el que la Honorable XIV Legislatura Constitucional del Estado Libre y Soberano de Quintana Roo, instituye la Medalla al Mérito Periodístico “Ernestina Mac Donald”.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma la fracción XXIX del Artículo 75, se adiciona un párrafo tercero a la fracción I del Artículo 77 de la Constitución Política del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec401/E1420160519401.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de Turismo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Ley de Fomento a las Actividades Realizadas por las Organizaciones Civiles para el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>2015-10-30</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec317/E1420151013317.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se Reforman: la Fracción II y el último párrafo del Artículo 29 y la Fracción XIII del Artículo 169; y se adicionan: los párrafos Segundo y Tercero a la Fraccióon II del Artículo 29 y la Fracción XIV al Artículo 169, todos de la Ley de Educación del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de José María Morelos, del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 5 y 29 en su fracción VI y se adiciona una fracción VI recorriéndose las subsecuentes del Artículo 29, todos de la Ley para Prevenir, Atender y Erradicar la Violencia entre Estudiantes del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PO/dec257/E1420150303257.pdf</t>
+  </si>
+  <si>
+    <t>2016-05-30</t>
+  </si>
+  <si>
+    <t>Por el que se reforman la denominación del Capítulo I del Título Décimo para quedar como “Programa para la Prevención, Reducción y Tratamiento del Uso Nocivo del Alcohol, la Atención del Alcoholismo y la Prevención de Enfermedades Derivadas del Mismo”, la fracción II del Artículo 152 y el primer párrafo del Artículo 153; y se adicionan la fracción V y VI al Artículo 152, los Artículos 152 Bis, 152 Bis 1 y 153 Bis, todos de la Ley de Salud del Estado de Quintana Roo, todos de la Ley de Salud del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec109/E1420140424109.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec327/E1420151015327.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec227/E1420141211227.pdf</t>
+  </si>
+  <si>
+    <t>2015-11-17</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec367/E1420151203367.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec448/E1420160823448.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec141/E1420140930141.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman: La denominación del Capítulo I Del título II “De los Impuestos”; el primer párrafo, el primer párrafo de la fracción I, los incisos k) y l) de la fracción I y la fracción II del Artículo 5; el Artículo 6; el primer párrafo y la fracción I del Artículo 7; el Artículo 12; el primer párrafo del Artículo 14; el párrafo tercero del Artículo 43; la fracción V del Artículo 48; el artículo 183-Bis; la fracción III del Artículo 184; los incisos b), c), d), e) y f) de la fracción II, los incisos b), c) y d) de la fracción III, inciso b) de la fracción IV y los incisos a), c) e i) de la fracción VI del Artículo 188-B; el último párrafo del Artículo 203-Bis; la fracción I del Artículo 206-Quinquies; las fracciones II y III del Artículo 207-S; la fracción I del Artículo 207-Y; 211, y el numeral 1 del inciso f) del Artículo 218; se adicionan: un Artículo 9-Bis; un inciso f) a la fracción I, un inciso j) a la fracción II, los incisos e) y f) a la fracción III y los incisos k) y l) a la fracción VI del Artículo 188-B; los incisos i), j), k) y l) al Artículo 203-Bis, y las fracciones VII y VIII del Artículo 206-Quinquies; se derogan: el Artículo 8; el Artículo 9; el segundo párrafo del Artículo 14; el inciso c) del Artículo 203-Bis; la fracción V del Artículo 206-Quinquies, y la fracción IV del Artículo 207-Y, todos de la Ley de Hacienda del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Sistema Quintanarroense de Comunicación Social, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec034/E1420130926034.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman diversas disposiciones de la Ley Orgánica de la Administración Pública del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec239/E1420141211239.pdf</t>
+  </si>
+  <si>
+    <t>Decreto por el que se adiciona una fracción XXIX-X al Artículo 73 de la Constitución Política de los Estados Unidos Mexicanos.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec189/E1420141209189.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma el Título, el Artículo Único y los Artículos 1 y 3 del Decreto 008, expedido por la H. XIII Legislatura del Estado, publicado en el Periódico Oficial del Estado, en fecha 16 de mayo de 2011.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec045/E1420130926045.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec449/E1420160823449.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec331/E1420151027331.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública del Instituto de Capacitación para el Trabajo del Estado de Quintana Roo, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>2014-12-23</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Tulum, del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión de Energía del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec061/E1420131126061.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec180/E1420141209180.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 11 en su primer párrafo; 20; 21 en su primer párrafo y en las fracciones VII y VIII; 22 en su primer párrafo; 23; 24; 27 y la denominación del Capítulo IV; y se adicionan un tercer párrafo al Artículo 11; y las fracciones IX y X al Artículo 21, todos de la Ley para Prevenir, Atender y Eliminar la Discriminación en el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec112/E1420140430112.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública del Instituto Quintanarroense de la Mujer, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>2014-06-06</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec176/E1420141209176.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversos artículos del Código penal para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec390/E1420160225390.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión de Agua Potable y Alcantarillado del Estado de Quintana Roo, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec289/E1420150924289.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec406/E1420160721406.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec355/E1420151126355.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se Instituye la Medalla al Mérito Cultural y Artístico de Quintana Roo “Elio Carmichael”.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 640 fracción III, 682 fracción II primer párrafo, 710, 770 fracción II, 778 fracción II, 797, 800 párrafo primero y 802; y se derogan los Artículos 528, 698, 699, 700 fracción II y su penúltimo párrafo, 711, 765, 773, 774, 775 y 776, todos del Código Civil para el Estado Libre y Soberano de Quintana Roo; y por el que se reforma el Artículo 157 fracción X; y se derogan los Artículos 888 fracción I, 890 primer párrafo y 980 del Código de Procedimientos Civiles para el Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan y derogan diversas disposiciones de la Constitución Política del Estado Libre y Soberano de Quintana roo, en Materia Político-Electoral.</t>
+  </si>
+  <si>
+    <t>Por el que se reforma la fracción III del apartado A del Artículo 123 de la Constitución Política de los Estados Unidos Mexicanos.</t>
+  </si>
+  <si>
+    <t>2014-07-15</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Colegio de Bachilleres del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec076/E1420131204076.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley Orgánica de la Procuraduría General de Justicia del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/5PE/dec457/E1420160823457.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec409/E1420160621409.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforma, adiciona y deroga diversas disposiciones de la Constitución Política de los Estados Unidos Mexicanos en materia Política-Electoral.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de los Servicios Estatales de Salud, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>2016-06-15</t>
+  </si>
+  <si>
+    <t>Por el que se reforman, adicionan, y derogan diversas disposiciones de la Constitución Política de los Estados Unidos Mexicanos, en materia de Combate a la Corrupción.</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Hacienda del Municipio de Cozumel, del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Ley de Ingresos del Municipio de Benito Juárez, del Estado de Quintana Roo, para el Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Isla Mujeres del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman los Artículos 8 fracción XVI, 52 fracción III, 71 fracción II, 72 y 73; y se deroga la fracción VI del Artículo 71, todos de la Ley para la Prevención y la Gestión Integral de Residuos del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Administración Portuaria Integral de Quintana Roo, Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec374/E1420151210374.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y derogan diversas disposiciones de la Constitución Política del Estado Libre y Soberano de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman: los Artículos 21 primer párrafo, 25 bis tercer párrafo, 30-a fracción V inciso f), 38, 42-b fracción III segundo párrafo, 53, 60 segundo párrafo, 68 fracción IV, 68-a y 114 primer párrafo; se adicionan: la fracción XIX al Artículo 85 y la fracción XI al Artículo 86; y se derogan: la fracción VII del Artículo 117 y el Artículo 119, todos del Código Fiscal del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Intercultural Maya, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec250/E1420141211250.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec420/E1420160625420.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec299/E1420150929299.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman y adicionan diversas disposiciones de la Constitución Política de los Estados Unidos Mexicanos, en materia de desindexación del salario mínimo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec123/E1420140529123.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Politécnica de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la cuenta pública del Tribunal Electoral de Quintana Roo, ejercicio fiscal 2015.</t>
+  </si>
+  <si>
+    <t>2015-03-30</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec088/E1420140218088.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec018/E1420130926018.pdf</t>
+  </si>
+  <si>
+    <t>2014-07-04</t>
+  </si>
+  <si>
+    <t>Se declara Patrimonio Cultural Tangible del Estado a la Maqueta de Payo Obispo, ubicada en la ciudad de Chetumal, Capital del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec336/E1420151029336.pdf</t>
+  </si>
+  <si>
     <t>Por el que se reforman: Los Artículos 3, 5, 7, 13 fracciones II, III, IV, V, VI y VII, 21, 22 fracción III, 26 fracciones II y IV y párrafo segundo, 27 fracción VII recorriendo su contenido a la subsecuente, 28 fracción VI recorriendo su contenido a la subsecuente, 30, 31, 34 fracciones I y II, la denominación del Capítulo VII, 37, 38, 39, 40, 41 y 42; y se adiciona: un párrafo segundo a la fracción V del Artículo 27 y el Artículo 43, todos de la Ley de Valuación para el Estado de Quintana Roo.</t>
   </si>
   <si>
-    <t>Por el que se aprueba la Cuenta Pública de la Universidad Intercultural Maya de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
-[...23 lines deleted...]
-    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec123/E1420140529123.pdf</t>
+    <t>Por el que la H. XIV Legislatura del Estado, aprueba la Cuenta Pública del Instituto para el Desarrollo y Financiamiento del Estado de Quintana Roo, Ejercicio Fiscal 2015.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec415/E1420160624415.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec388/E1420160216388.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se reforman: La denominación de la Ley, la fracción VIII del Artículo 2, la fracción VII del Artículo 6, las fracciones II y III del Artículo 7, el Artículo 19, la denominación del Capítulo Noveno del Título Segundo, el primer párrafo del Artículo 25, la denominación del Capítulo Único del Título Tercero, la fracción IV del Artículo 29; y se adicionan: las fracciones V, VI y VII al Artículo 15, recorriéndose en su orden las subsiguientes fracciones, y las fracciones V y VI al Artículo 29 recorriéndose en su orden la subsiguiente fracción, todos de la Ley para el Fomento y Aprovechamiento de las Fuentes de Energía Renovables en el Estado de Quintana Roo; y se reforman: el Artículo 13, el Artículo 41, el numeral 2 de la fracción III del Artículo 53, fracción V del Artículo 78 y fracción I del Artículo 81, todos de la Ley de Desarrollo Económico y Competitividad para el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Colegio de Bachilleres del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Comisión para el Desarrollo de la Etnia Maya y Comunidades Indígenas del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
   </si>
   <si>
     <t>Por el que se reforma el inciso e) y se adiciona un inciso o) de la fracción IV del Artículo 116; y se reforma el Artículo 122, apartado C, base primera, fracción V, inciso f) de la Constitución Política de los Estados Unidos Mexicanos.</t>
   </si>
   <si>
-    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/4PE/dec445/E1420160726445.pdf</t>
-[...38 lines deleted...]
-    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec364/E1420151201364.pdf</t>
+    <t>Por el que la H. XIV Legislatura del Estado Libre y Soberano de Quintana Roo autoriza al Municipio de Othón P. Blanco, del Estado de Quintana Roo, a contratar uno o varios financiamientos, con diversas Instituciones de Crédito del Sistema Financiero Mexicano y/o la Banca de Desarrollo, hasta por la cantidad de $ 320’000,000.00 (Trescientos Veinte Millones de Pesos 00/100 M.N.), mismos que se contratarán por un plazo no mayor a 360 meses incluidos hasta 24 meses de gracia a partir de su disposición y los cuales se destinarán a Inversión Pública Productiva en el Rubro de Reestructura y/o Refinanciamiento en los términos establecidos en el Artículo 3 fracción XIV de la Ley de Deuda Pública del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2PO/dec393/E1420160317393.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública de la Fundación de Parques y Museos de Cozumel Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
+  </si>
+  <si>
+    <t>Por el que se reforman: el Artículo 1, la fracción II del Artículo 2, el Artículo 3, el Artículo 7, el primer párrafo y las fracciones I, III, VIII, IX, XII y XIII del Artículo 8, el inciso b) de la fracción II del Artículo 24, el Artículo 44, el Artículo 48, el Artículo 49, el Artículo 66, el Artículo 68, el Artículo 107, y el Artículo 112; y se adicionan: las fracciones XIV, XV, XVI, XVII y XVIII al Artículo 8, una fracción V al Artículo 125, recorriéndose en su orden las subsecuentes fracciones, y un Artículo 125 bis, todos de la Ley de Planeación para el Desarrollo del Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>Por el que la H. XIV Legislatura del Estado determina que el Procedimiento Oral en Materia Civil previsto en el Código de Procedimientos Civiles para el Estado Libre y Soberano de Quintana Roo, entra en vigor en el Distrito Judicial de Chetumal, Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec050/E1420131017050.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec046/E1420130926046.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se expide la Ley de Fomento para la Nutrición y el Combate del Sobrepeso, Obesidad y Trastornos de la Conducta Alimentaria para el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec070/E1420131204070.pdf</t>
   </si>
   <si>
     <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec428/E1420160706428.pdf</t>
   </si>
   <si>
-    <t>Por el que la H. XIV Legislatura del Estado, aprueba la Cuenta Pública del Sistema Quintanarroense de Comunicación Social, Ejercicio Fiscal 2015.</t>
-[...53 lines deleted...]
-    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/4PE/dec440/E1420160726440.pdf</t>
+    <t>Por el que se Expide la Ley de Transparencia y Acceso a la Información Pública para el Estado de Quintana Roo.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec246/E1420141211246.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec353/E1420151124353.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec107/E1420140410107.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec204/E1420141211204.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se Instituye Inscribir con Letras Doradas en el Muro de Honor del Recinto Oficial del Poder Legislativo del Estado Libre y Soberano de Quintana Roo, la leyenda: 2015, Centenario de la Fuerza Aérea Mexicana.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec373/E1420151208373.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/3PE/dec414/E1420160624414.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec233/E1420141211233.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec300/E1420150929300.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/2PE/dec271/E1420150720271.pdf</t>
+  </si>
+  <si>
+    <t>2014-12-01</t>
+  </si>
+  <si>
+    <t>2016-11-14</t>
   </si>
   <si>
     <t>Por el que se aprueba la Cuenta Pública del Instituto de Transparencia y Acceso a la Información Pública de Quintana Roo, correspondiente al Ejercicio Fiscal 2014.</t>
   </si>
   <si>
-    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/1PO/dec310/E1420151006310.pdf</t>
-[...29 lines deleted...]
-    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/1PO/dec081/E1420131216081.pdf</t>
+    <t>Por el que se aprueba la Cuenta Pública de la Universidad Politécnica de Bacalar, correspondiente al Ejercicio Fiscal 2014.</t>
+  </si>
+  <si>
+    <t>Por el que se aprueba la Cuenta Pública del Fideicomiso de Promoción Turística del Municipio de Benito Juárez del Estado de Quintana Roo, correspondiente al Ejercicio Fiscal 2012.</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec211/E1420141211211.pdf</t>
+  </si>
+  <si>
+    <t>Por el que se designa a las ciudadanas Licenciadas Adriana Cárdenas Aguilar y Mariana Dávila Goerner, como Magistradas Numerarias del Tribunal Superior de Justicia del Estado de Quintana Roo.</t>
   </si>
   <si>
     <t>Por el que se aprueba la Cuenta Pública del Sistema Quintanarroense de Comunicación Social, correspondiente al Ejercicio Fiscal 2012.</t>
   </si>
   <si>
-    <t>Por el que se aprueba la Cuenta Pública del Instituto Estatal para la Educación de Jóvenes y Adultos, Ejercicio Fiscal 2015.</t>
-[...1012 lines deleted...]
-  <si>
     <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec098/E1420140320098.pdf</t>
   </si>
   <si>
-    <t>Por el que se aprueba la Cuenta Pública del Centro de Estudios de Bachillerato Técnico “Eva Sámano de López Mateos”, correspondiente al Ejercicio Fiscal 2013.</t>
-[...238 lines deleted...]
-  <si>
     <t>Por el que se autoriza al Ayuntamiento del Municipio de Cozumel del Estado de Quintana Roo, a contratar uno o varios financiamientos hasta por la cantidad de $316,712,017.00 (Trescientos Dieciséis Millones Setecientos Doce Mil Diecisiete Pesos 00/100 M.N.), hasta por un plazo de veinte años, para Inversión Pública Productiva, destinados a refinanciar y/o reestructurar, incluidos sus accesorios financieros, parte de la Deuda Pública Directa a cargo del Municipio de Cozumel del Estado de Quintana Roo, sin la participación del Instituto para el Desarrollo y Financiamiento del Estado; así como para pagar las comisiones más los impuestos correspondientes, constitución de fondos de reserva, cobertura de tasas, mecanismos con fuente de pago y calificación de la estructura; y a constituir el o los fideicomisos irrevocables de administración y pago que sean necesarios; y para afectar como fuente y/o garantía de pago de las obligaciones asociadas al o los créditos que contrate, afectar un porcentaje del derecho y los flujos de recursos derivados de las participaciones que en Ingresos Federales le correspondan al Municipio de Cozumel, los ingresos propios derivados de contribuciones, cobranzas de cuotas, cooperaciones, derechos, productos, aprovechamientos o cualquier otro ingreso en términos de lo que se establece en el presente Decreto.</t>
   </si>
   <si>
-    <t>Por el que se aprueba la Cuenta Pública de la Universidad de Quintana Roo, correspondiente al Ejercicio Fiscal 2013.</t>
-[...170 lines deleted...]
-    <t>Por el que se reforman los Artículos 6, 9, 10 párrafo primero, 11, 12 fracción VI, 13, 16 párrafo primero, 21, 27 y 86; se adiciona un segundo párrafo al Artículo 36; y se deroga el párrafo tercero del Artículo 10, todos de la Ley Orgánica del Instituto Electoral de Quintana Roo.</t>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/1anio/2PO/dec104/E1420140410104.pdf</t>
+  </si>
+  <si>
+    <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/3anio/2DP/dec446/E1420160801446.pdf</t>
   </si>
   <si>
     <t>https://documentos.congresoqroo.gob.mx/historial/14_legislatura/decretos/2anio/1PO/dec248/E1420141211248.pdf</t>
-  </si>
-[...1444 lines deleted...]
-    <t>Por el que se expide la Ley de Hacienda del Municipio de Lázaro Cárdenas del Estado de Quintana Roo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
@@ -3450,7782 +3450,7782 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F460"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col collapsed="0" min="1" max="1" width="9.10"/>
     <col collapsed="0" min="2" max="2" width="9.10"/>
     <col collapsed="0" min="3" max="3" width="9.10"/>
     <col collapsed="0" min="4" max="4" width="9.10"/>
     <col collapsed="0" min="5" max="5" width="9.10"/>
     <col collapsed="0" min="6" max="6" width="9.10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s" s="1">
-        <v>863</v>
+        <v>891</v>
       </c>
       <c r="B1" t="s" s="1">
-        <v>938</v>
+        <v>260</v>
       </c>
       <c r="C1" t="s" s="1">
-        <v>29</v>
+        <v>884</v>
       </c>
       <c r="D1" t="s" s="1">
-        <v>127</v>
+        <v>630</v>
       </c>
       <c r="E1" t="s" s="1">
-        <v>672</v>
+        <v>231</v>
       </c>
       <c r="F1" t="s" s="1">
-        <v>578</v>
+        <v>718</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>899</v>
+        <v>2</v>
       </c>
       <c r="B2" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C2" t="n">
         <v>462</v>
       </c>
       <c r="D2" t="s">
-        <v>471</v>
+        <v>392</v>
       </c>
       <c r="F2" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>665</v>
+        <v>868</v>
       </c>
       <c r="B3" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C3" t="n">
         <v>461</v>
       </c>
       <c r="D3" t="s">
-        <v>929</v>
+        <v>656</v>
       </c>
       <c r="F3" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>776</v>
+        <v>625</v>
       </c>
       <c r="B4" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C4" t="n">
         <v>460</v>
       </c>
       <c r="D4" t="s">
-        <v>598</v>
+        <v>682</v>
       </c>
       <c r="F4" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>388</v>
+        <v>938</v>
       </c>
       <c r="B5" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C5" t="n">
         <v>459</v>
       </c>
       <c r="D5" t="s">
-        <v>77</v>
+        <v>228</v>
       </c>
       <c r="F5" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>591</v>
+        <v>397</v>
       </c>
       <c r="B6" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C6" t="n">
         <v>458</v>
       </c>
       <c r="D6" t="s">
-        <v>829</v>
+        <v>282</v>
       </c>
       <c r="F6" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>7</v>
+        <v>259</v>
       </c>
       <c r="B7" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C7" t="n">
         <v>457</v>
       </c>
       <c r="D7" t="s">
-        <v>787</v>
+        <v>950</v>
       </c>
       <c r="F7" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>337</v>
+        <v>620</v>
       </c>
       <c r="B8" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C8" t="n">
         <v>456</v>
       </c>
       <c r="D8" t="s">
-        <v>151</v>
+        <v>871</v>
       </c>
       <c r="F8" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>4</v>
+        <v>887</v>
       </c>
       <c r="B9" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C9" t="n">
         <v>455</v>
       </c>
       <c r="D9" t="s">
-        <v>443</v>
+        <v>305</v>
       </c>
       <c r="F9" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>60</v>
+        <v>508</v>
       </c>
       <c r="B10" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C10" t="n">
         <v>454</v>
       </c>
       <c r="D10" t="s">
-        <v>358</v>
+        <v>640</v>
       </c>
       <c r="F10" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>775</v>
+        <v>639</v>
       </c>
       <c r="B11" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C11" t="n">
         <v>453</v>
       </c>
       <c r="D11" t="s">
-        <v>917</v>
+        <v>733</v>
       </c>
       <c r="F11" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>652</v>
+        <v>636</v>
       </c>
       <c r="B12" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C12" t="n">
         <v>452</v>
       </c>
       <c r="D12" t="s">
-        <v>954</v>
+        <v>332</v>
       </c>
       <c r="F12" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>652</v>
+        <v>636</v>
       </c>
       <c r="B13" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C13" t="n">
         <v>451</v>
       </c>
       <c r="D13" t="s">
-        <v>857</v>
+        <v>803</v>
       </c>
       <c r="F13" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>543</v>
       </c>
       <c r="B14" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C14" t="n">
         <v>450</v>
       </c>
       <c r="D14" t="s">
-        <v>984</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>542</v>
+        <v>404</v>
       </c>
       <c r="B15" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C15" t="n">
         <v>449</v>
       </c>
       <c r="D15" t="s">
-        <v>564</v>
+        <v>923</v>
       </c>
       <c r="F15" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>477</v>
+        <v>513</v>
       </c>
       <c r="B16" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C16" t="n">
         <v>448</v>
       </c>
       <c r="D16" t="s">
-        <v>864</v>
+        <v>912</v>
       </c>
       <c r="F16" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>401</v>
+        <v>100</v>
       </c>
       <c r="B17" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C17" t="n">
         <v>447</v>
       </c>
       <c r="D17" t="s">
-        <v>457</v>
+        <v>840</v>
       </c>
       <c r="F17" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>699</v>
+        <v>963</v>
       </c>
       <c r="B18" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C18" t="n">
         <v>446</v>
       </c>
       <c r="D18" t="s">
-        <v>668</v>
+        <v>1019</v>
       </c>
       <c r="F18" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>769</v>
+        <v>569</v>
       </c>
       <c r="B19" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C19" t="n">
         <v>445</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>715</v>
       </c>
       <c r="F19" t="s">
-        <v>1012</v>
+        <v>885</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>296</v>
+        <v>182</v>
       </c>
       <c r="B20" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C20" t="n">
         <v>444</v>
       </c>
       <c r="D20" t="s">
-        <v>500</v>
+        <v>693</v>
       </c>
       <c r="F20" t="s">
-        <v>1012</v>
+        <v>885</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>446</v>
+        <v>42</v>
       </c>
       <c r="B21" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C21" t="n">
         <v>443</v>
       </c>
       <c r="D21" t="s">
-        <v>990</v>
+        <v>381</v>
       </c>
       <c r="F21" t="s">
-        <v>1012</v>
+        <v>885</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>480</v>
       </c>
       <c r="B22" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C22" t="n">
         <v>442</v>
       </c>
       <c r="D22" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F22" t="s">
-        <v>1012</v>
+        <v>885</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>921</v>
+        <v>550</v>
       </c>
       <c r="B23" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C23" t="n">
         <v>441</v>
       </c>
       <c r="D23" t="s">
-        <v>409</v>
+        <v>0</v>
       </c>
       <c r="F23" t="s">
-        <v>1012</v>
+        <v>885</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>568</v>
+        <v>771</v>
       </c>
       <c r="B24" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C24" t="n">
         <v>440</v>
       </c>
       <c r="D24" t="s">
-        <v>46</v>
+        <v>415</v>
       </c>
       <c r="F24" t="s">
-        <v>1012</v>
+        <v>885</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>980</v>
       </c>
       <c r="B25" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C25" t="n">
         <v>439</v>
       </c>
       <c r="D25" t="s">
-        <v>80</v>
+        <v>121</v>
       </c>
       <c r="F25" t="s">
-        <v>1012</v>
+        <v>885</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>511</v>
       </c>
       <c r="B26" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C26" t="n">
         <v>438</v>
       </c>
       <c r="D26" t="s">
-        <v>291</v>
+        <v>486</v>
       </c>
       <c r="F26" t="s">
-        <v>1012</v>
+        <v>885</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>629</v>
+        <v>409</v>
       </c>
       <c r="B27" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C27" t="n">
         <v>437</v>
       </c>
       <c r="D27" t="s">
-        <v>417</v>
+        <v>615</v>
       </c>
       <c r="F27" t="s">
-        <v>1012</v>
+        <v>885</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>230</v>
       </c>
       <c r="B28" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C28" t="n">
         <v>436</v>
       </c>
       <c r="D28" t="s">
-        <v>460</v>
+        <v>761</v>
       </c>
       <c r="F28" t="s">
-        <v>1012</v>
+        <v>885</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>8</v>
+        <v>77</v>
       </c>
       <c r="B29" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C29" t="n">
         <v>435</v>
       </c>
       <c r="D29" t="s">
-        <v>419</v>
+        <v>590</v>
       </c>
       <c r="F29" t="s">
-        <v>357</v>
+        <v>785</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>930</v>
+        <v>830</v>
       </c>
       <c r="B30" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C30" t="n">
         <v>434</v>
       </c>
       <c r="D30" t="s">
-        <v>99</v>
+        <v>6</v>
       </c>
       <c r="F30" t="s">
-        <v>357</v>
+        <v>785</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>973</v>
+        <v>38</v>
       </c>
       <c r="B31" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C31" t="n">
         <v>433</v>
       </c>
       <c r="D31" t="s">
-        <v>284</v>
+        <v>745</v>
       </c>
       <c r="F31" t="s">
-        <v>357</v>
+        <v>785</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>705</v>
       </c>
       <c r="B32" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C32" t="n">
         <v>432</v>
       </c>
       <c r="D32" t="s">
-        <v>379</v>
+        <v>123</v>
       </c>
       <c r="F32" t="s">
-        <v>357</v>
+        <v>785</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>865</v>
+        <v>562</v>
       </c>
       <c r="B33" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C33" t="n">
         <v>431</v>
       </c>
       <c r="D33" t="s">
-        <v>555</v>
+        <v>341</v>
       </c>
       <c r="F33" t="s">
-        <v>357</v>
+        <v>785</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>221</v>
+        <v>746</v>
       </c>
       <c r="B34" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C34" t="n">
         <v>430</v>
       </c>
       <c r="D34" t="s">
-        <v>153</v>
+        <v>779</v>
       </c>
       <c r="F34" t="s">
-        <v>357</v>
+        <v>785</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>612</v>
+        <v>580</v>
       </c>
       <c r="B35" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C35" t="n">
         <v>429</v>
       </c>
       <c r="D35" t="s">
-        <v>308</v>
+        <v>346</v>
       </c>
       <c r="F35" t="s">
-        <v>357</v>
+        <v>785</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>338</v>
+        <v>925</v>
       </c>
       <c r="B36" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C36" t="n">
         <v>428</v>
       </c>
       <c r="D36" t="s">
-        <v>27</v>
+        <v>996</v>
       </c>
       <c r="F36" t="s">
-        <v>357</v>
+        <v>785</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>24</v>
+        <v>933</v>
       </c>
       <c r="B37" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C37" t="n">
         <v>427</v>
       </c>
       <c r="D37" t="s">
-        <v>270</v>
+        <v>140</v>
       </c>
       <c r="F37" t="s">
-        <v>357</v>
+        <v>785</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>510</v>
+        <v>216</v>
       </c>
       <c r="B38" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C38" t="n">
         <v>426</v>
       </c>
       <c r="D38" t="s">
-        <v>427</v>
+        <v>345</v>
       </c>
       <c r="F38" t="s">
-        <v>357</v>
+        <v>785</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>449</v>
+        <v>712</v>
       </c>
       <c r="B39" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C39" t="n">
         <v>425</v>
       </c>
       <c r="D39" t="s">
-        <v>741</v>
+        <v>671</v>
       </c>
       <c r="F39" t="s">
-        <v>357</v>
+        <v>785</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>1009</v>
+        <v>972</v>
       </c>
       <c r="B40" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C40" t="n">
         <v>424</v>
       </c>
       <c r="D40" t="s">
-        <v>23</v>
+        <v>684</v>
       </c>
       <c r="F40" t="s">
-        <v>357</v>
+        <v>785</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="B41" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C41" t="n">
         <v>423</v>
       </c>
       <c r="D41" t="s">
-        <v>550</v>
+        <v>251</v>
       </c>
       <c r="F41" t="s">
-        <v>357</v>
+        <v>785</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>646</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C42" t="n">
         <v>422</v>
       </c>
       <c r="D42" t="s">
-        <v>811</v>
+        <v>92</v>
       </c>
       <c r="F42" t="s">
-        <v>357</v>
+        <v>785</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>931</v>
+        <v>845</v>
       </c>
       <c r="B43" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C43" t="n">
         <v>421</v>
       </c>
       <c r="D43" t="s">
-        <v>567</v>
+        <v>539</v>
       </c>
       <c r="F43" t="s">
-        <v>847</v>
+        <v>678</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>351</v>
+        <v>66</v>
       </c>
       <c r="B44" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C44" t="n">
         <v>420</v>
       </c>
       <c r="D44" t="s">
-        <v>680</v>
+        <v>967</v>
       </c>
       <c r="F44" t="s">
-        <v>25</v>
+        <v>287</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="B45" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C45" t="n">
         <v>419</v>
       </c>
       <c r="D45" t="s">
-        <v>773</v>
+        <v>262</v>
       </c>
       <c r="F45" t="s">
-        <v>25</v>
+        <v>287</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>1005</v>
+        <v>624</v>
       </c>
       <c r="B46" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C46" t="n">
         <v>418</v>
       </c>
       <c r="D46" t="s">
-        <v>216</v>
+        <v>57</v>
       </c>
       <c r="F46" t="s">
-        <v>25</v>
+        <v>287</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>456</v>
+        <v>388</v>
       </c>
       <c r="B47" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C47" t="n">
         <v>417</v>
       </c>
       <c r="D47" t="s">
-        <v>626</v>
+        <v>752</v>
       </c>
       <c r="F47" t="s">
-        <v>545</v>
+        <v>644</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>807</v>
+        <v>538</v>
       </c>
       <c r="B48" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C48" t="n">
         <v>416</v>
       </c>
       <c r="D48" t="s">
-        <v>305</v>
+        <v>880</v>
       </c>
       <c r="F48" t="s">
-        <v>545</v>
+        <v>644</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>788</v>
+        <v>844</v>
       </c>
       <c r="B49" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C49" t="n">
         <v>415</v>
       </c>
       <c r="D49" t="s">
-        <v>313</v>
+        <v>981</v>
       </c>
       <c r="F49" t="s">
-        <v>791</v>
+        <v>669</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>1011</v>
+        <v>557</v>
       </c>
       <c r="B50" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C50" t="n">
         <v>414</v>
       </c>
       <c r="D50" t="s">
-        <v>951</v>
+        <v>1004</v>
       </c>
       <c r="F50" t="s">
-        <v>791</v>
+        <v>669</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>466</v>
+        <v>254</v>
       </c>
       <c r="B51" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C51" t="n">
         <v>413</v>
       </c>
       <c r="D51" t="s">
-        <v>1015</v>
+        <v>878</v>
       </c>
       <c r="F51" t="s">
-        <v>940</v>
+        <v>722</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>735</v>
+        <v>28</v>
       </c>
       <c r="B52" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C52" t="n">
         <v>412</v>
       </c>
       <c r="D52" t="s">
-        <v>937</v>
+        <v>468</v>
       </c>
       <c r="F52" t="s">
-        <v>508</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>638</v>
+        <v>957</v>
       </c>
       <c r="B53" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C53" t="n">
         <v>411</v>
       </c>
       <c r="D53" t="s">
-        <v>918</v>
+        <v>98</v>
       </c>
       <c r="F53" t="s">
-        <v>25</v>
+        <v>287</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>79</v>
+        <v>866</v>
       </c>
       <c r="B54" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C54" t="n">
         <v>410</v>
       </c>
       <c r="D54" t="s">
-        <v>440</v>
+        <v>371</v>
       </c>
       <c r="F54" t="s">
-        <v>265</v>
+        <v>214</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>249</v>
+        <v>584</v>
       </c>
       <c r="B55" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C55" t="n">
         <v>409</v>
       </c>
       <c r="D55" t="s">
-        <v>703</v>
+        <v>951</v>
       </c>
       <c r="F55" t="s">
-        <v>778</v>
+        <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>867</v>
+        <v>32</v>
       </c>
       <c r="B56" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C56" t="n">
         <v>408</v>
       </c>
       <c r="D56" t="s">
-        <v>627</v>
+        <v>490</v>
       </c>
       <c r="F56" t="s">
-        <v>778</v>
+        <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>915</v>
+        <v>343</v>
       </c>
       <c r="B57" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C57" t="n">
         <v>407</v>
       </c>
       <c r="D57" t="s">
-        <v>233</v>
+        <v>316</v>
       </c>
       <c r="F57" t="s">
-        <v>778</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>950</v>
+        <v>936</v>
       </c>
       <c r="B58" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C58" t="n">
         <v>406</v>
       </c>
       <c r="D58" t="s">
-        <v>258</v>
+        <v>940</v>
       </c>
       <c r="F58" t="s">
-        <v>778</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>532</v>
+        <v>55</v>
       </c>
       <c r="B59" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C59" t="n">
         <v>405</v>
       </c>
       <c r="D59" t="s">
-        <v>376</v>
+        <v>166</v>
       </c>
       <c r="F59" t="s">
-        <v>323</v>
+        <v>954</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>617</v>
+        <v>839</v>
       </c>
       <c r="B60" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C60" t="n">
         <v>404</v>
       </c>
       <c r="D60" t="s">
-        <v>491</v>
+        <v>765</v>
       </c>
       <c r="F60" t="s">
-        <v>323</v>
+        <v>954</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>974</v>
+        <v>589</v>
       </c>
       <c r="B61" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C61" t="n">
         <v>403</v>
       </c>
       <c r="D61" t="s">
-        <v>171</v>
+        <v>378</v>
       </c>
       <c r="F61" t="s">
-        <v>758</v>
+        <v>905</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>941</v>
+        <v>152</v>
       </c>
       <c r="B62" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C62" t="n">
         <v>402</v>
       </c>
       <c r="D62" t="s">
-        <v>239</v>
+        <v>610</v>
       </c>
       <c r="F62" t="s">
-        <v>758</v>
+        <v>905</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>755</v>
+        <v>901</v>
       </c>
       <c r="B63" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C63" t="n">
         <v>401</v>
       </c>
       <c r="D63" t="s">
-        <v>362</v>
+        <v>896</v>
       </c>
       <c r="F63" t="s">
-        <v>758</v>
+        <v>905</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>602</v>
+        <v>919</v>
       </c>
       <c r="B64" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C64" t="n">
         <v>400</v>
       </c>
       <c r="D64" t="s">
-        <v>202</v>
+        <v>674</v>
       </c>
       <c r="F64" t="s">
-        <v>758</v>
+        <v>905</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>392</v>
+        <v>1</v>
       </c>
       <c r="B65" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C65" t="n">
         <v>399</v>
       </c>
       <c r="D65" t="s">
-        <v>22</v>
+        <v>789</v>
       </c>
       <c r="F65" t="s">
-        <v>758</v>
+        <v>905</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>97</v>
+        <v>997</v>
       </c>
       <c r="B66" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C66" t="n">
         <v>398</v>
       </c>
       <c r="D66" t="s">
-        <v>836</v>
+        <v>629</v>
       </c>
       <c r="F66" t="s">
-        <v>557</v>
+        <v>235</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>624</v>
+        <v>35</v>
       </c>
       <c r="B67" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C67" t="n">
         <v>397</v>
       </c>
       <c r="D67" t="s">
-        <v>40</v>
+        <v>503</v>
       </c>
       <c r="F67" t="s">
-        <v>744</v>
+        <v>757</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>387</v>
+        <v>20</v>
       </c>
       <c r="B68" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C68" t="n">
         <v>396</v>
       </c>
       <c r="D68" t="s">
-        <v>634</v>
+        <v>86</v>
       </c>
       <c r="F68" t="s">
-        <v>410</v>
+        <v>793</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>215</v>
+        <v>470</v>
       </c>
       <c r="B69" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C69" t="n">
         <v>395</v>
       </c>
       <c r="D69" t="s">
-        <v>563</v>
+        <v>289</v>
       </c>
       <c r="F69" t="s">
-        <v>331</v>
+        <v>423</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>179</v>
+        <v>269</v>
       </c>
       <c r="B70" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C70" t="n">
         <v>394</v>
       </c>
       <c r="D70" t="s">
-        <v>939</v>
+        <v>22</v>
       </c>
       <c r="F70" t="s">
-        <v>659</v>
+        <v>41</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>286</v>
+        <v>16</v>
       </c>
       <c r="B71" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C71" t="n">
         <v>393</v>
       </c>
       <c r="D71" t="s">
-        <v>970</v>
+        <v>988</v>
       </c>
       <c r="F71" t="s">
-        <v>76</v>
+        <v>863</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>874</v>
+        <v>567</v>
       </c>
       <c r="B72" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C72" t="n">
         <v>392</v>
       </c>
       <c r="D72" t="s">
-        <v>673</v>
+        <v>621</v>
       </c>
       <c r="F72" t="s">
-        <v>101</v>
+        <v>747</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>660</v>
+        <v>527</v>
       </c>
       <c r="B73" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C73" t="n">
         <v>391</v>
       </c>
       <c r="D73" t="s">
-        <v>437</v>
+        <v>530</v>
       </c>
       <c r="F73" t="s">
-        <v>101</v>
+        <v>747</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>774</v>
+        <v>191</v>
       </c>
       <c r="B74" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C74" t="n">
         <v>390</v>
       </c>
       <c r="D74" t="s">
-        <v>189</v>
+        <v>937</v>
       </c>
       <c r="F74" t="s">
-        <v>630</v>
+        <v>229</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>615</v>
+        <v>597</v>
       </c>
       <c r="B75" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C75" t="n">
         <v>389</v>
       </c>
       <c r="D75" t="s">
-        <v>33</v>
+        <v>222</v>
       </c>
       <c r="F75" t="s">
-        <v>101</v>
+        <v>747</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>431</v>
+        <v>766</v>
       </c>
       <c r="B76" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C76" t="n">
         <v>388</v>
       </c>
       <c r="D76" t="s">
-        <v>294</v>
+        <v>982</v>
       </c>
       <c r="F76" t="s">
-        <v>101</v>
+        <v>747</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>494</v>
+        <v>436</v>
       </c>
       <c r="B77" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C77" t="n">
         <v>387</v>
       </c>
       <c r="D77" t="s">
-        <v>415</v>
+        <v>105</v>
       </c>
       <c r="F77" t="s">
-        <v>520</v>
+        <v>498</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>536</v>
+        <v>523</v>
       </c>
       <c r="B78" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C78" t="n">
         <v>386</v>
       </c>
       <c r="D78" t="s">
-        <v>914</v>
+        <v>67</v>
       </c>
       <c r="F78" t="s">
-        <v>520</v>
+        <v>498</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>145</v>
+        <v>430</v>
       </c>
       <c r="B79" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C79" t="n">
         <v>385</v>
       </c>
       <c r="D79" t="s">
-        <v>768</v>
+        <v>565</v>
       </c>
       <c r="F79" t="s">
-        <v>717</v>
+        <v>53</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>539</v>
+        <v>168</v>
       </c>
       <c r="B80" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C80" t="n">
         <v>384</v>
       </c>
       <c r="D80" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="F80" t="s">
-        <v>942</v>
+        <v>811</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>488</v>
+        <v>395</v>
       </c>
       <c r="B81" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C81" t="n">
         <v>383</v>
       </c>
       <c r="D81" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="F81" t="s">
-        <v>123</v>
+        <v>782</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B82" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C82" t="n">
         <v>382</v>
       </c>
       <c r="D82" t="s">
-        <v>892</v>
+        <v>114</v>
       </c>
       <c r="F82" t="s">
-        <v>942</v>
+        <v>811</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>729</v>
+        <v>568</v>
       </c>
       <c r="B83" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C83" t="n">
         <v>381</v>
       </c>
       <c r="D83" t="s">
-        <v>832</v>
+        <v>609</v>
       </c>
       <c r="F83" t="s">
-        <v>942</v>
+        <v>811</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>192</v>
+        <v>491</v>
       </c>
       <c r="B84" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C84" t="n">
         <v>380</v>
       </c>
       <c r="D84" t="s">
-        <v>428</v>
+        <v>753</v>
       </c>
       <c r="F84" t="s">
-        <v>123</v>
+        <v>782</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>713</v>
+        <v>159</v>
       </c>
       <c r="B85" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C85" t="n">
         <v>379</v>
       </c>
       <c r="D85" t="s">
-        <v>210</v>
+        <v>4</v>
       </c>
       <c r="F85" t="s">
-        <v>123</v>
+        <v>782</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>640</v>
+        <v>17</v>
       </c>
       <c r="B86" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C86" t="n">
         <v>378</v>
       </c>
       <c r="D86" t="s">
-        <v>694</v>
+        <v>783</v>
       </c>
       <c r="F86" t="s">
-        <v>942</v>
+        <v>811</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>647</v>
+        <v>163</v>
       </c>
       <c r="B87" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C87" t="n">
         <v>377</v>
       </c>
       <c r="D87" t="s">
-        <v>675</v>
+        <v>78</v>
       </c>
       <c r="F87" t="s">
-        <v>326</v>
+        <v>587</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>613</v>
+        <v>906</v>
       </c>
       <c r="B88" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C88" t="n">
         <v>376</v>
       </c>
       <c r="D88" t="s">
-        <v>382</v>
+        <v>547</v>
       </c>
       <c r="F88" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>297</v>
+        <v>698</v>
       </c>
       <c r="B89" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C89" t="n">
         <v>375</v>
       </c>
       <c r="D89" t="s">
-        <v>478</v>
+        <v>582</v>
       </c>
       <c r="F89" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>112</v>
+        <v>784</v>
       </c>
       <c r="B90" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C90" t="n">
         <v>374</v>
       </c>
       <c r="D90" t="s">
-        <v>851</v>
+        <v>962</v>
       </c>
       <c r="F90" t="s">
-        <v>326</v>
+        <v>587</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>656</v>
+        <v>969</v>
       </c>
       <c r="B91" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C91" t="n">
         <v>373</v>
       </c>
       <c r="D91" t="s">
-        <v>546</v>
+        <v>1003</v>
       </c>
       <c r="F91" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>31</v>
+        <v>831</v>
       </c>
       <c r="B92" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C92" t="n">
         <v>372</v>
       </c>
       <c r="D92" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="F92" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>78</v>
+        <v>964</v>
       </c>
       <c r="B93" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C93" t="n">
         <v>371</v>
       </c>
       <c r="D93" t="s">
-        <v>997</v>
+        <v>585</v>
       </c>
       <c r="F93" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>34</v>
+        <v>519</v>
       </c>
       <c r="B94" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C94" t="n">
         <v>370</v>
       </c>
       <c r="D94" t="s">
-        <v>1006</v>
+        <v>180</v>
       </c>
       <c r="F94" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>285</v>
+        <v>574</v>
       </c>
       <c r="B95" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C95" t="n">
         <v>369</v>
       </c>
       <c r="D95" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="F95" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>504</v>
+        <v>485</v>
       </c>
       <c r="B96" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C96" t="n">
         <v>368</v>
       </c>
       <c r="D96" t="s">
-        <v>237</v>
+        <v>363</v>
       </c>
       <c r="F96" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>200</v>
+        <v>622</v>
       </c>
       <c r="B97" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C97" t="n">
         <v>367</v>
       </c>
       <c r="D97" t="s">
-        <v>125</v>
+        <v>911</v>
       </c>
       <c r="F97" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>496</v>
+        <v>756</v>
       </c>
       <c r="B98" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C98" t="n">
         <v>366</v>
       </c>
       <c r="D98" t="s">
-        <v>606</v>
+        <v>124</v>
       </c>
       <c r="F98" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>492</v>
+        <v>290</v>
       </c>
       <c r="B99" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C99" t="n">
         <v>365</v>
       </c>
       <c r="D99" t="s">
-        <v>30</v>
+        <v>876</v>
       </c>
       <c r="F99" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>276</v>
+        <v>828</v>
       </c>
       <c r="B100" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C100" t="n">
         <v>364</v>
       </c>
       <c r="D100" t="s">
-        <v>26</v>
+        <v>334</v>
       </c>
       <c r="F100" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>336</v>
+        <v>44</v>
       </c>
       <c r="B101" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C101" t="n">
         <v>363</v>
       </c>
       <c r="D101" t="s">
-        <v>261</v>
+        <v>324</v>
       </c>
       <c r="F101" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>1020</v>
+        <v>291</v>
       </c>
       <c r="B102" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C102" t="n">
         <v>362</v>
       </c>
       <c r="D102" t="s">
-        <v>250</v>
+        <v>807</v>
       </c>
       <c r="F102" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>85</v>
+        <v>252</v>
       </c>
       <c r="B103" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C103" t="n">
         <v>361</v>
       </c>
       <c r="D103" t="s">
-        <v>1004</v>
+        <v>5</v>
       </c>
       <c r="F103" t="s">
-        <v>111</v>
+        <v>358</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>588</v>
+        <v>172</v>
       </c>
       <c r="B104" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C104" t="n">
         <v>360</v>
       </c>
       <c r="D104" t="s">
-        <v>229</v>
+        <v>484</v>
       </c>
       <c r="F104" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B105" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C105" t="n">
         <v>359</v>
       </c>
       <c r="D105" t="s">
-        <v>332</v>
+        <v>58</v>
       </c>
       <c r="F105" t="s">
-        <v>111</v>
+        <v>358</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>719</v>
+        <v>416</v>
       </c>
       <c r="B106" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C106" t="n">
         <v>358</v>
       </c>
       <c r="D106" t="s">
-        <v>896</v>
+        <v>174</v>
       </c>
       <c r="F106" t="s">
-        <v>111</v>
+        <v>358</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>604</v>
+        <v>256</v>
       </c>
       <c r="B107" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C107" t="n">
         <v>357</v>
       </c>
       <c r="D107" t="s">
-        <v>740</v>
+        <v>278</v>
       </c>
       <c r="F107" t="s">
-        <v>111</v>
+        <v>358</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>98</v>
+        <v>447</v>
       </c>
       <c r="B108" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C108" t="n">
         <v>356</v>
       </c>
       <c r="D108" t="s">
-        <v>547</v>
+        <v>394</v>
       </c>
       <c r="F108" t="s">
-        <v>111</v>
+        <v>358</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>644</v>
+        <v>872</v>
       </c>
       <c r="B109" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C109" t="n">
         <v>355</v>
       </c>
       <c r="D109" t="s">
-        <v>312</v>
+        <v>941</v>
       </c>
       <c r="F109" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>840</v>
+        <v>762</v>
       </c>
       <c r="B110" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C110" t="n">
         <v>354</v>
       </c>
       <c r="D110" t="s">
-        <v>511</v>
+        <v>696</v>
       </c>
       <c r="F110" t="s">
-        <v>111</v>
+        <v>358</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>314</v>
+        <v>342</v>
       </c>
       <c r="B111" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C111" t="n">
         <v>353</v>
       </c>
       <c r="D111" t="s">
-        <v>365</v>
+        <v>999</v>
       </c>
       <c r="F111" t="s">
-        <v>111</v>
+        <v>358</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B112" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C112" t="n">
         <v>352</v>
       </c>
       <c r="D112" t="s">
-        <v>225</v>
+        <v>87</v>
       </c>
       <c r="F112" t="s">
-        <v>111</v>
+        <v>358</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>462</v>
+        <v>344</v>
       </c>
       <c r="B113" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C113" t="n">
         <v>350</v>
       </c>
       <c r="D113" t="s">
-        <v>985</v>
+        <v>767</v>
       </c>
       <c r="F113" t="s">
-        <v>317</v>
+        <v>910</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>825</v>
+        <v>161</v>
       </c>
       <c r="B114" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C114" t="n">
         <v>349</v>
       </c>
       <c r="D114" t="s">
-        <v>140</v>
+        <v>39</v>
       </c>
       <c r="F114" t="s">
-        <v>887</v>
+        <v>279</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>238</v>
+        <v>91</v>
       </c>
       <c r="B115" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C115" t="n">
         <v>348</v>
       </c>
       <c r="D115" t="s">
-        <v>642</v>
+        <v>129</v>
       </c>
       <c r="F115" t="s">
-        <v>887</v>
+        <v>279</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>537</v>
+        <v>668</v>
       </c>
       <c r="B116" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C116" t="n">
         <v>347</v>
       </c>
       <c r="D116" t="s">
-        <v>608</v>
+        <v>201</v>
       </c>
       <c r="F116" t="s">
-        <v>887</v>
+        <v>279</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>105</v>
+        <v>212</v>
       </c>
       <c r="B117" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C117" t="n">
         <v>346</v>
       </c>
       <c r="D117" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
       <c r="F117" t="s">
-        <v>887</v>
+        <v>279</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>979</v>
+        <v>661</v>
       </c>
       <c r="B118" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C118" t="n">
         <v>345</v>
       </c>
       <c r="D118" t="s">
-        <v>442</v>
+        <v>699</v>
       </c>
       <c r="F118" t="s">
-        <v>887</v>
+        <v>279</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>982</v>
+        <v>728</v>
       </c>
       <c r="B119" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C119" t="n">
         <v>344</v>
       </c>
       <c r="D119" t="s">
-        <v>135</v>
+        <v>526</v>
       </c>
       <c r="F119" t="s">
-        <v>887</v>
+        <v>279</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>897</v>
+        <v>412</v>
       </c>
       <c r="B120" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C120" t="n">
         <v>343</v>
       </c>
       <c r="D120" t="s">
-        <v>1008</v>
+        <v>857</v>
       </c>
       <c r="F120" t="s">
-        <v>61</v>
+        <v>607</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>688</v>
+        <v>107</v>
       </c>
       <c r="B121" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C121" t="n">
         <v>342</v>
       </c>
       <c r="D121" t="s">
-        <v>164</v>
+        <v>441</v>
       </c>
       <c r="F121" t="s">
-        <v>61</v>
+        <v>607</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>907</v>
+        <v>944</v>
       </c>
       <c r="B122" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C122" t="n">
         <v>341</v>
       </c>
       <c r="D122" t="s">
-        <v>230</v>
+        <v>418</v>
       </c>
       <c r="F122" t="s">
-        <v>61</v>
+        <v>607</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>220</v>
+        <v>847</v>
       </c>
       <c r="B123" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C123" t="n">
         <v>340</v>
       </c>
       <c r="D123" t="s">
-        <v>592</v>
+        <v>154</v>
       </c>
       <c r="F123" t="s">
-        <v>317</v>
+        <v>910</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>639</v>
+        <v>274</v>
       </c>
       <c r="B124" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C124" t="n">
         <v>339</v>
       </c>
       <c r="D124" t="s">
-        <v>81</v>
+        <v>489</v>
       </c>
       <c r="F124" t="s">
-        <v>317</v>
+        <v>910</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>489</v>
+        <v>741</v>
       </c>
       <c r="B125" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C125" t="n">
         <v>338</v>
       </c>
       <c r="D125" t="s">
-        <v>943</v>
+        <v>561</v>
       </c>
       <c r="F125" t="s">
-        <v>317</v>
+        <v>910</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>650</v>
+        <v>700</v>
       </c>
       <c r="B126" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C126" t="n">
         <v>337</v>
       </c>
       <c r="D126" t="s">
-        <v>923</v>
+        <v>64</v>
       </c>
       <c r="F126" t="s">
-        <v>317</v>
+        <v>910</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>570</v>
+        <v>931</v>
       </c>
       <c r="B127" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C127" t="n">
         <v>336</v>
       </c>
       <c r="D127" t="s">
-        <v>453</v>
+        <v>978</v>
       </c>
       <c r="F127" t="s">
-        <v>317</v>
+        <v>910</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>911</v>
+        <v>903</v>
       </c>
       <c r="B128" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C128" t="n">
         <v>335</v>
       </c>
       <c r="D128" t="s">
-        <v>706</v>
+        <v>578</v>
       </c>
       <c r="F128" t="s">
-        <v>317</v>
+        <v>910</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>224</v>
+        <v>147</v>
       </c>
       <c r="B129" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C129" t="n">
         <v>334</v>
       </c>
       <c r="D129" t="s">
-        <v>998</v>
+        <v>439</v>
       </c>
       <c r="F129" t="s">
-        <v>317</v>
+        <v>910</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>226</v>
+        <v>525</v>
       </c>
       <c r="B130" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C130" t="n">
         <v>333</v>
       </c>
       <c r="D130" t="s">
-        <v>373</v>
+        <v>308</v>
       </c>
       <c r="F130" t="s">
-        <v>317</v>
+        <v>910</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>727</v>
+        <v>315</v>
       </c>
       <c r="B131" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C131" t="n">
         <v>332</v>
       </c>
       <c r="D131" t="s">
-        <v>14</v>
+        <v>257</v>
       </c>
       <c r="F131" t="s">
-        <v>317</v>
+        <v>910</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>148</v>
+        <v>1014</v>
       </c>
       <c r="B132" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C132" t="n">
         <v>331</v>
       </c>
       <c r="D132" t="s">
-        <v>83</v>
+        <v>924</v>
       </c>
       <c r="F132" t="s">
-        <v>499</v>
+        <v>899</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>464</v>
+        <v>542</v>
       </c>
       <c r="B133" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C133" t="n">
         <v>330</v>
       </c>
       <c r="D133" t="s">
-        <v>958</v>
+        <v>11</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>368</v>
+        <v>459</v>
       </c>
       <c r="B134" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C134" t="n">
         <v>329</v>
       </c>
       <c r="D134" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F134" t="s">
-        <v>499</v>
+        <v>899</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>295</v>
+        <v>187</v>
       </c>
       <c r="B135" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C135" t="n">
         <v>328</v>
       </c>
       <c r="D135" t="s">
-        <v>507</v>
+        <v>130</v>
       </c>
       <c r="F135" t="s">
-        <v>499</v>
+        <v>899</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>479</v>
+        <v>1017</v>
       </c>
       <c r="B136" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C136" t="n">
         <v>327</v>
       </c>
       <c r="D136" t="s">
-        <v>881</v>
+        <v>908</v>
       </c>
       <c r="F136" t="s">
-        <v>416</v>
+        <v>734</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>841</v>
+        <v>492</v>
       </c>
       <c r="B137" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C137" t="n">
         <v>326</v>
       </c>
       <c r="D137" t="s">
-        <v>1013</v>
+        <v>729</v>
       </c>
       <c r="F137" t="s">
-        <v>416</v>
+        <v>734</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>928</v>
+        <v>548</v>
       </c>
       <c r="B138" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C138" t="n">
         <v>325</v>
       </c>
       <c r="D138" t="s">
-        <v>15</v>
+        <v>318</v>
       </c>
       <c r="F138" t="s">
-        <v>416</v>
+        <v>734</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>594</v>
+        <v>25</v>
       </c>
       <c r="B139" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C139" t="n">
         <v>324</v>
       </c>
       <c r="D139" t="s">
-        <v>752</v>
+        <v>586</v>
       </c>
       <c r="F139" t="s">
-        <v>416</v>
+        <v>734</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>311</v>
+        <v>832</v>
       </c>
       <c r="B140" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C140" t="n">
         <v>323</v>
       </c>
       <c r="D140" t="s">
-        <v>903</v>
+        <v>225</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>883</v>
+        <v>328</v>
       </c>
       <c r="B141" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C141" t="n">
         <v>322</v>
       </c>
       <c r="D141" t="s">
-        <v>292</v>
+        <v>428</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>211</v>
+        <v>683</v>
       </c>
       <c r="B142" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C142" t="n">
         <v>321</v>
       </c>
       <c r="D142" t="s">
-        <v>736</v>
+        <v>873</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>454</v>
+        <v>614</v>
       </c>
       <c r="B143" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C143" t="n">
         <v>320</v>
       </c>
       <c r="D143" t="s">
-        <v>350</v>
+        <v>207</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>374</v>
+        <v>477</v>
       </c>
       <c r="B144" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C144" t="n">
         <v>319</v>
       </c>
       <c r="D144" t="s">
-        <v>129</v>
+        <v>367</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>558</v>
+        <v>238</v>
       </c>
       <c r="B145" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C145" t="n">
         <v>318</v>
       </c>
       <c r="D145" t="s">
-        <v>944</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>280</v>
+        <v>638</v>
       </c>
       <c r="B146" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C146" t="n">
         <v>317</v>
       </c>
       <c r="D146" t="s">
-        <v>231</v>
+        <v>900</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>822</v>
+        <v>215</v>
       </c>
       <c r="B147" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C147" t="n">
         <v>316</v>
       </c>
       <c r="D147" t="s">
-        <v>654</v>
+        <v>435</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>341</v>
+        <v>710</v>
       </c>
       <c r="B148" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C148" t="n">
         <v>315</v>
       </c>
       <c r="D148" t="s">
-        <v>288</v>
+        <v>83</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="B149" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C149" t="n">
         <v>314</v>
       </c>
       <c r="D149" t="s">
-        <v>565</v>
+        <v>148</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="B150" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C150" t="n">
         <v>313</v>
       </c>
       <c r="D150" t="s">
-        <v>199</v>
+        <v>679</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>802</v>
+        <v>211</v>
       </c>
       <c r="B151" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C151" t="n">
         <v>312</v>
       </c>
       <c r="D151" t="s">
-        <v>495</v>
+        <v>267</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>134</v>
+        <v>647</v>
       </c>
       <c r="B152" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C152" t="n">
         <v>311</v>
       </c>
       <c r="D152" t="s">
-        <v>287</v>
+        <v>217</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>455</v>
+        <v>135</v>
       </c>
       <c r="B153" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C153" t="n">
         <v>310</v>
       </c>
       <c r="D153" t="s">
-        <v>48</v>
+        <v>541</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>645</v>
+        <v>898</v>
       </c>
       <c r="B154" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C154" t="n">
         <v>309</v>
       </c>
       <c r="D154" t="s">
-        <v>806</v>
+        <v>23</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>900</v>
+        <v>296</v>
       </c>
       <c r="B155" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C155" t="n">
         <v>308</v>
       </c>
       <c r="D155" t="s">
-        <v>87</v>
+        <v>442</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>512</v>
+        <v>858</v>
       </c>
       <c r="B156" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C156" t="n">
         <v>307</v>
       </c>
       <c r="D156" t="s">
-        <v>298</v>
+        <v>564</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>1003</v>
+        <v>1011</v>
       </c>
       <c r="B157" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C157" t="n">
         <v>306</v>
       </c>
       <c r="D157" t="s">
-        <v>178</v>
+        <v>686</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>203</v>
+        <v>971</v>
       </c>
       <c r="B158" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C158" t="n">
         <v>305</v>
       </c>
       <c r="D158" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>3</v>
+        <v>419</v>
       </c>
       <c r="B159" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C159" t="n">
         <v>304</v>
       </c>
       <c r="D159" t="s">
-        <v>720</v>
+        <v>7</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>912</v>
+        <v>194</v>
       </c>
       <c r="B160" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C160" t="n">
         <v>303</v>
       </c>
       <c r="D160" t="s">
-        <v>190</v>
+        <v>379</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>919</v>
+        <v>351</v>
       </c>
       <c r="B161" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C161" t="n">
         <v>302</v>
       </c>
       <c r="D161" t="s">
-        <v>965</v>
+        <v>424</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>117</v>
+        <v>801</v>
       </c>
       <c r="B162" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C162" t="n">
         <v>301</v>
       </c>
       <c r="D162" t="s">
-        <v>385</v>
+        <v>65</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>932</v>
+        <v>301</v>
       </c>
       <c r="B163" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C163" t="n">
         <v>300</v>
       </c>
       <c r="D163" t="s">
-        <v>704</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>69</v>
+        <v>869</v>
       </c>
       <c r="B164" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C164" t="n">
         <v>299</v>
       </c>
       <c r="D164" t="s">
-        <v>859</v>
+        <v>968</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>609</v>
+        <v>402</v>
       </c>
       <c r="B165" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C165" t="n">
         <v>298</v>
       </c>
       <c r="D165" t="s">
-        <v>935</v>
+        <v>627</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>718</v>
+        <v>812</v>
       </c>
       <c r="B166" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C166" t="n">
         <v>297</v>
       </c>
       <c r="D166" t="s">
-        <v>175</v>
+        <v>213</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>322</v>
+        <v>947</v>
       </c>
       <c r="B167" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C167" t="n">
         <v>296</v>
       </c>
       <c r="D167" t="s">
-        <v>726</v>
+        <v>483</v>
       </c>
       <c r="F167" t="s">
-        <v>499</v>
+        <v>899</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>909</v>
+        <v>601</v>
       </c>
       <c r="B168" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C168" t="n">
         <v>295</v>
       </c>
       <c r="D168" t="s">
-        <v>955</v>
+        <v>94</v>
       </c>
       <c r="F168" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>309</v>
+        <v>889</v>
       </c>
       <c r="B169" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C169" t="n">
         <v>294</v>
       </c>
       <c r="D169" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="F169" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>845</v>
+        <v>429</v>
       </c>
       <c r="B170" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C170" t="n">
         <v>293</v>
       </c>
       <c r="D170" t="s">
-        <v>363</v>
+        <v>524</v>
       </c>
       <c r="F170" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>5</v>
+        <v>275</v>
       </c>
       <c r="B171" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C171" t="n">
         <v>292</v>
       </c>
       <c r="D171" t="s">
-        <v>160</v>
+        <v>495</v>
       </c>
       <c r="F171" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>686</v>
+        <v>248</v>
       </c>
       <c r="B172" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C172" t="n">
         <v>291</v>
       </c>
       <c r="D172" t="s">
-        <v>381</v>
+        <v>157</v>
       </c>
       <c r="F172" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>390</v>
+        <v>45</v>
       </c>
       <c r="B173" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C173" t="n">
         <v>290</v>
       </c>
       <c r="D173" t="s">
-        <v>126</v>
+        <v>189</v>
       </c>
       <c r="F173" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>235</v>
+        <v>990</v>
       </c>
       <c r="B174" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C174" t="n">
         <v>289</v>
       </c>
       <c r="D174" t="s">
-        <v>476</v>
+        <v>939</v>
       </c>
       <c r="F174" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>319</v>
+        <v>242</v>
       </c>
       <c r="B175" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C175" t="n">
         <v>288</v>
       </c>
       <c r="D175" t="s">
-        <v>803</v>
+        <v>825</v>
       </c>
       <c r="F175" t="s">
-        <v>439</v>
+        <v>875</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>737</v>
+        <v>469</v>
       </c>
       <c r="B176" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C176" t="n">
         <v>287</v>
       </c>
       <c r="D176" t="s">
-        <v>498</v>
+        <v>777</v>
       </c>
       <c r="F176" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>716</v>
+        <v>570</v>
       </c>
       <c r="B177" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C177" t="n">
         <v>286</v>
       </c>
       <c r="D177" t="s">
-        <v>207</v>
+        <v>714</v>
       </c>
       <c r="F177" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="B178" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C178" t="n">
         <v>285</v>
       </c>
       <c r="D178" t="s">
-        <v>848</v>
+        <v>233</v>
       </c>
       <c r="F178" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>569</v>
+        <v>817</v>
       </c>
       <c r="B179" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C179" t="n">
         <v>284</v>
       </c>
       <c r="D179" t="s">
-        <v>577</v>
+        <v>591</v>
       </c>
       <c r="F179" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>197</v>
+        <v>387</v>
       </c>
       <c r="B180" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C180" t="n">
         <v>283</v>
       </c>
       <c r="D180" t="s">
-        <v>837</v>
+        <v>826</v>
       </c>
       <c r="F180" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>360</v>
+        <v>89</v>
       </c>
       <c r="B181" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C181" t="n">
         <v>282</v>
       </c>
       <c r="D181" t="s">
-        <v>541</v>
+        <v>72</v>
       </c>
       <c r="F181" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>47</v>
+        <v>1010</v>
       </c>
       <c r="B182" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C182" t="n">
         <v>281</v>
       </c>
       <c r="D182" t="s">
-        <v>37</v>
+        <v>496</v>
       </c>
       <c r="F182" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>141</v>
+        <v>431</v>
       </c>
       <c r="B183" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C183" t="n">
         <v>280</v>
       </c>
       <c r="D183" t="s">
-        <v>869</v>
+        <v>815</v>
       </c>
       <c r="F183" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>636</v>
+        <v>368</v>
       </c>
       <c r="B184" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C184" t="n">
         <v>279</v>
       </c>
       <c r="D184" t="s">
-        <v>435</v>
+        <v>505</v>
       </c>
       <c r="F184" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>888</v>
+        <v>716</v>
       </c>
       <c r="B185" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C185" t="n">
         <v>278</v>
       </c>
       <c r="D185" t="s">
-        <v>905</v>
+        <v>724</v>
       </c>
       <c r="F185" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>579</v>
+        <v>74</v>
       </c>
       <c r="B186" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C186" t="n">
         <v>277</v>
       </c>
       <c r="D186" t="s">
-        <v>32</v>
+        <v>458</v>
       </c>
       <c r="F186" t="s">
-        <v>687</v>
+        <v>171</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>781</v>
+        <v>118</v>
       </c>
       <c r="B187" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C187" t="n">
         <v>276</v>
       </c>
       <c r="D187" t="s">
-        <v>316</v>
+        <v>634</v>
       </c>
       <c r="F187" t="s">
-        <v>552</v>
+        <v>306</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>9</v>
+        <v>333</v>
       </c>
       <c r="B188" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C188" t="n">
         <v>275</v>
       </c>
       <c r="D188" t="s">
-        <v>50</v>
+        <v>325</v>
       </c>
       <c r="F188" t="s">
-        <v>157</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>218</v>
+        <v>283</v>
       </c>
       <c r="B189" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C189" t="n">
         <v>274</v>
       </c>
       <c r="D189" t="s">
-        <v>972</v>
+        <v>300</v>
       </c>
       <c r="F189" t="s">
-        <v>826</v>
+        <v>520</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>412</v>
+        <v>680</v>
       </c>
       <c r="B190" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C190" t="n">
         <v>273</v>
       </c>
       <c r="D190" t="s">
-        <v>561</v>
+        <v>183</v>
       </c>
       <c r="F190" t="s">
-        <v>826</v>
+        <v>520</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>451</v>
+        <v>626</v>
       </c>
       <c r="B191" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C191" t="n">
         <v>272</v>
       </c>
       <c r="D191" t="s">
-        <v>114</v>
+        <v>864</v>
       </c>
       <c r="F191" t="s">
-        <v>826</v>
+        <v>520</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>304</v>
+        <v>662</v>
       </c>
       <c r="B192" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C192" t="n">
         <v>271</v>
       </c>
       <c r="D192" t="s">
-        <v>730</v>
+        <v>1007</v>
       </c>
       <c r="F192" t="s">
-        <v>826</v>
+        <v>520</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>10</v>
+        <v>650</v>
       </c>
       <c r="B193" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C193" t="n">
         <v>270</v>
       </c>
       <c r="D193" t="s">
-        <v>804</v>
+        <v>286</v>
       </c>
       <c r="F193" t="s">
-        <v>826</v>
+        <v>520</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>618</v>
+        <v>894</v>
       </c>
       <c r="B194" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C194" t="n">
         <v>269</v>
       </c>
       <c r="D194" t="s">
-        <v>432</v>
+        <v>850</v>
       </c>
       <c r="F194" t="s">
-        <v>826</v>
+        <v>520</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>601</v>
+        <v>772</v>
       </c>
       <c r="B195" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C195" t="n">
         <v>268</v>
       </c>
       <c r="D195" t="s">
-        <v>21</v>
+        <v>307</v>
       </c>
       <c r="F195" t="s">
-        <v>826</v>
+        <v>520</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>283</v>
+        <v>977</v>
       </c>
       <c r="B196" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C196" t="n">
         <v>267</v>
       </c>
       <c r="D196" t="s">
-        <v>330</v>
+        <v>101</v>
       </c>
       <c r="F196" t="s">
-        <v>797</v>
+        <v>727</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>786</v>
+        <v>955</v>
       </c>
       <c r="B197" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C197" t="n">
         <v>266</v>
       </c>
       <c r="D197" t="s">
-        <v>232</v>
+        <v>795</v>
       </c>
       <c r="F197" t="s">
-        <v>757</v>
+        <v>681</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>526</v>
+        <v>226</v>
       </c>
       <c r="B198" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C198" t="n">
         <v>265</v>
       </c>
       <c r="D198" t="s">
-        <v>795</v>
+        <v>493</v>
       </c>
       <c r="F198" t="s">
-        <v>757</v>
+        <v>681</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>1014</v>
+        <v>758</v>
       </c>
       <c r="B199" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C199" t="n">
         <v>264</v>
       </c>
       <c r="D199" t="s">
-        <v>709</v>
+        <v>24</v>
       </c>
       <c r="F199" t="s">
-        <v>757</v>
+        <v>681</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>1016</v>
+        <v>95</v>
       </c>
       <c r="B200" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C200" t="n">
         <v>263</v>
       </c>
       <c r="D200" t="s">
-        <v>920</v>
+        <v>616</v>
       </c>
       <c r="F200" t="s">
-        <v>757</v>
+        <v>681</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>733</v>
+        <v>450</v>
       </c>
       <c r="B201" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C201" t="n">
         <v>262</v>
       </c>
       <c r="D201" t="s">
-        <v>393</v>
+        <v>588</v>
       </c>
       <c r="F201" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>56</v>
+        <v>190</v>
       </c>
       <c r="B202" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C202" t="n">
         <v>261</v>
       </c>
       <c r="D202" t="s">
-        <v>244</v>
+        <v>364</v>
       </c>
       <c r="F202" t="s">
-        <v>421</v>
+        <v>494</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>691</v>
+        <v>663</v>
       </c>
       <c r="B203" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C203" t="n">
         <v>260</v>
       </c>
       <c r="D203" t="s">
-        <v>689</v>
+        <v>432</v>
       </c>
       <c r="F203" t="s">
-        <v>271</v>
+        <v>361</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>282</v>
+        <v>236</v>
       </c>
       <c r="B204" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C204" t="n">
         <v>259</v>
       </c>
       <c r="D204" t="s">
-        <v>898</v>
+        <v>184</v>
       </c>
       <c r="F204" t="s">
-        <v>792</v>
+        <v>973</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>705</v>
+        <v>960</v>
       </c>
       <c r="B205" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C205" t="n">
         <v>258</v>
       </c>
       <c r="D205" t="s">
-        <v>281</v>
+        <v>56</v>
       </c>
       <c r="F205" t="s">
-        <v>792</v>
+        <v>973</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>596</v>
+        <v>444</v>
       </c>
       <c r="B206" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C206" t="n">
         <v>257</v>
       </c>
       <c r="D206" t="s">
-        <v>886</v>
+        <v>904</v>
       </c>
       <c r="F206" t="s">
-        <v>746</v>
+        <v>268</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>448</v>
+        <v>692</v>
       </c>
       <c r="B207" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C207" t="n">
         <v>256</v>
       </c>
       <c r="D207" t="s">
-        <v>150</v>
+        <v>709</v>
       </c>
       <c r="F207" t="s">
-        <v>746</v>
+        <v>268</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>245</v>
+        <v>208</v>
       </c>
       <c r="B208" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C208" t="n">
         <v>255</v>
       </c>
       <c r="D208" t="s">
-        <v>945</v>
+        <v>365</v>
       </c>
       <c r="F208" t="s">
-        <v>999</v>
+        <v>108</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>300</v>
+        <v>1002</v>
       </c>
       <c r="B209" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C209" t="n">
         <v>254</v>
       </c>
       <c r="D209" t="s">
-        <v>96</v>
+        <v>220</v>
       </c>
       <c r="F209" t="s">
-        <v>999</v>
+        <v>108</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>452</v>
+        <v>96</v>
       </c>
       <c r="B210" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C210" t="n">
         <v>253</v>
       </c>
       <c r="D210" t="s">
-        <v>700</v>
+        <v>602</v>
       </c>
       <c r="F210" t="s">
-        <v>999</v>
+        <v>108</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>525</v>
+        <v>500</v>
       </c>
       <c r="B211" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C211" t="n">
         <v>252</v>
       </c>
       <c r="D211" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="F211" t="s">
-        <v>622</v>
+        <v>926</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>131</v>
+        <v>70</v>
       </c>
       <c r="B212" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C212" t="n">
         <v>251</v>
       </c>
       <c r="D212" t="s">
-        <v>272</v>
+        <v>764</v>
       </c>
       <c r="F212" t="s">
-        <v>222</v>
+        <v>357</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>65</v>
+        <v>134</v>
       </c>
       <c r="B213" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C213" t="n">
         <v>250</v>
       </c>
       <c r="D213" t="s">
-        <v>653</v>
+        <v>966</v>
       </c>
       <c r="F213" t="s">
-        <v>222</v>
+        <v>357</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>987</v>
+        <v>420</v>
       </c>
       <c r="B214" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C214" t="n">
         <v>249</v>
       </c>
       <c r="D214" t="s">
-        <v>518</v>
+        <v>776</v>
       </c>
       <c r="F214" t="s">
-        <v>922</v>
+        <v>383</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>502</v>
+        <v>983</v>
       </c>
       <c r="B215" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C215" t="n">
         <v>248</v>
       </c>
       <c r="D215" t="s">
-        <v>538</v>
+        <v>1020</v>
       </c>
       <c r="F215" t="s">
-        <v>622</v>
+        <v>926</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>251</v>
+        <v>596</v>
       </c>
       <c r="B216" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C216" t="n">
         <v>247</v>
       </c>
       <c r="D216" t="s">
-        <v>147</v>
+        <v>708</v>
       </c>
       <c r="F216" t="s">
-        <v>922</v>
+        <v>383</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>765</v>
+        <v>151</v>
       </c>
       <c r="B217" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C217" t="n">
         <v>246</v>
       </c>
       <c r="D217" t="s">
-        <v>468</v>
+        <v>998</v>
       </c>
       <c r="F217" t="s">
-        <v>622</v>
+        <v>926</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>2</v>
+        <v>979</v>
       </c>
       <c r="B218" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C218" t="n">
         <v>245</v>
       </c>
       <c r="D218" t="s">
-        <v>217</v>
+        <v>774</v>
       </c>
       <c r="F218" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>551</v>
+        <v>535</v>
       </c>
       <c r="B219" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C219" t="n">
         <v>244</v>
       </c>
       <c r="D219" t="s">
-        <v>170</v>
+        <v>780</v>
       </c>
       <c r="F219" t="s">
-        <v>191</v>
+        <v>323</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>586</v>
+        <v>897</v>
       </c>
       <c r="B220" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C220" t="n">
         <v>243</v>
       </c>
       <c r="D220" t="s">
-        <v>742</v>
+        <v>359</v>
       </c>
       <c r="F220" t="s">
-        <v>191</v>
+        <v>323</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>467</v>
+        <v>943</v>
       </c>
       <c r="B221" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C221" t="n">
         <v>242</v>
       </c>
       <c r="D221" t="s">
-        <v>66</v>
+        <v>474</v>
       </c>
       <c r="F221" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>166</v>
+        <v>890</v>
       </c>
       <c r="B222" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C222" t="n">
         <v>241</v>
       </c>
       <c r="D222" t="s">
-        <v>158</v>
+        <v>808</v>
       </c>
       <c r="F222" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>657</v>
+        <v>456</v>
       </c>
       <c r="B223" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C223" t="n">
         <v>240</v>
       </c>
       <c r="D223" t="s">
-        <v>580</v>
+        <v>618</v>
       </c>
       <c r="F223" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>759</v>
+        <v>516</v>
       </c>
       <c r="B224" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C224" t="n">
         <v>239</v>
       </c>
       <c r="D224" t="s">
-        <v>475</v>
+        <v>918</v>
       </c>
       <c r="F224" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>796</v>
+        <v>460</v>
       </c>
       <c r="B225" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C225" t="n">
         <v>238</v>
       </c>
       <c r="D225" t="s">
-        <v>223</v>
+        <v>75</v>
       </c>
       <c r="F225" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>701</v>
+        <v>113</v>
       </c>
       <c r="B226" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C226" t="n">
         <v>237</v>
       </c>
       <c r="D226" t="s">
-        <v>327</v>
+        <v>244</v>
       </c>
       <c r="F226" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>710</v>
+        <v>350</v>
       </c>
       <c r="B227" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C227" t="n">
         <v>236</v>
       </c>
       <c r="D227" t="s">
-        <v>450</v>
+        <v>410</v>
       </c>
       <c r="F227" t="s">
-        <v>922</v>
+        <v>383</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>556</v>
+        <v>841</v>
       </c>
       <c r="B228" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C228" t="n">
         <v>235</v>
       </c>
       <c r="D228" t="s">
-        <v>725</v>
+        <v>657</v>
       </c>
       <c r="F228" t="s">
-        <v>922</v>
+        <v>383</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>793</v>
+        <v>264</v>
       </c>
       <c r="B229" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C229" t="n">
         <v>234</v>
       </c>
       <c r="D229" t="s">
-        <v>505</v>
+        <v>604</v>
       </c>
       <c r="F229" t="s">
-        <v>922</v>
+        <v>383</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>321</v>
+        <v>914</v>
       </c>
       <c r="B230" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C230" t="n">
         <v>233</v>
       </c>
       <c r="D230" t="s">
-        <v>616</v>
+        <v>1005</v>
       </c>
       <c r="F230" t="s">
-        <v>922</v>
+        <v>383</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>663</v>
+        <v>770</v>
       </c>
       <c r="B231" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C231" t="n">
         <v>232</v>
       </c>
       <c r="D231" t="s">
-        <v>986</v>
+        <v>833</v>
       </c>
       <c r="F231" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>633</v>
+        <v>146</v>
       </c>
       <c r="B232" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C232" t="n">
         <v>231</v>
       </c>
       <c r="D232" t="s">
-        <v>975</v>
+        <v>384</v>
       </c>
       <c r="F232" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>581</v>
+        <v>545</v>
       </c>
       <c r="B233" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C233" t="n">
         <v>230</v>
       </c>
       <c r="D233" t="s">
-        <v>168</v>
+        <v>185</v>
       </c>
       <c r="F233" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>155</v>
+        <v>816</v>
       </c>
       <c r="B234" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C234" t="n">
         <v>229</v>
       </c>
       <c r="D234" t="s">
-        <v>490</v>
+        <v>132</v>
       </c>
       <c r="F234" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>623</v>
+        <v>643</v>
       </c>
       <c r="B235" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C235" t="n">
         <v>228</v>
       </c>
       <c r="D235" t="s">
-        <v>57</v>
+        <v>628</v>
       </c>
       <c r="F235" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>146</v>
+        <v>295</v>
       </c>
       <c r="B236" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C236" t="n">
         <v>227</v>
       </c>
       <c r="D236" t="s">
-        <v>952</v>
+        <v>909</v>
       </c>
       <c r="F236" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>422</v>
+        <v>338</v>
       </c>
       <c r="B237" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C237" t="n">
         <v>226</v>
       </c>
       <c r="D237" t="s">
-        <v>519</v>
+        <v>689</v>
       </c>
       <c r="F237" t="s">
-        <v>622</v>
+        <v>926</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>355</v>
+        <v>339</v>
       </c>
       <c r="B238" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C238" t="n">
         <v>225</v>
       </c>
       <c r="D238" t="s">
-        <v>831</v>
+        <v>665</v>
       </c>
       <c r="F238" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>868</v>
+        <v>571</v>
       </c>
       <c r="B239" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C239" t="n">
         <v>224</v>
       </c>
       <c r="D239" t="s">
-        <v>872</v>
+        <v>389</v>
       </c>
       <c r="F239" t="s">
-        <v>503</v>
+        <v>326</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>180</v>
+        <v>690</v>
       </c>
       <c r="B240" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C240" t="n">
         <v>223</v>
       </c>
       <c r="D240" t="s">
-        <v>946</v>
+        <v>47</v>
       </c>
       <c r="F240" t="s">
-        <v>622</v>
+        <v>926</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>971</v>
+        <v>856</v>
       </c>
       <c r="B241" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C241" t="n">
         <v>222</v>
       </c>
       <c r="D241" t="s">
-        <v>411</v>
+        <v>199</v>
       </c>
       <c r="F241" t="s">
-        <v>191</v>
+        <v>323</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>307</v>
+        <v>673</v>
       </c>
       <c r="B242" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C242" t="n">
         <v>221</v>
       </c>
       <c r="D242" t="s">
-        <v>434</v>
+        <v>723</v>
       </c>
       <c r="F242" t="s">
-        <v>622</v>
+        <v>926</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>901</v>
+        <v>178</v>
       </c>
       <c r="B243" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C243" t="n">
         <v>220</v>
       </c>
       <c r="D243" t="s">
-        <v>167</v>
+        <v>528</v>
       </c>
       <c r="F243" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>75</v>
+        <v>987</v>
       </c>
       <c r="B244" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C244" t="n">
         <v>219</v>
       </c>
       <c r="D244" t="s">
-        <v>559</v>
+        <v>521</v>
       </c>
       <c r="F244" t="s">
-        <v>622</v>
+        <v>926</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>420</v>
+        <v>14</v>
       </c>
       <c r="B245" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C245" t="n">
         <v>218</v>
       </c>
       <c r="D245" t="s">
-        <v>243</v>
+        <v>302</v>
       </c>
       <c r="F245" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>771</v>
+        <v>676</v>
       </c>
       <c r="B246" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C246" t="n">
         <v>217</v>
       </c>
       <c r="D246" t="s">
-        <v>852</v>
+        <v>15</v>
       </c>
       <c r="F246" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>176</v>
+        <v>819</v>
       </c>
       <c r="B247" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C247" t="n">
         <v>216</v>
       </c>
       <c r="D247" t="s">
-        <v>205</v>
+        <v>232</v>
       </c>
       <c r="F247" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>213</v>
+        <v>667</v>
       </c>
       <c r="B248" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C248" t="n">
         <v>215</v>
       </c>
       <c r="D248" t="s">
-        <v>925</v>
+        <v>742</v>
       </c>
       <c r="F248" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>620</v>
+        <v>637</v>
       </c>
       <c r="B249" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C249" t="n">
         <v>214</v>
       </c>
       <c r="D249" t="s">
-        <v>846</v>
+        <v>196</v>
       </c>
       <c r="F249" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>587</v>
+        <v>851</v>
       </c>
       <c r="B250" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C250" t="n">
         <v>213</v>
       </c>
       <c r="D250" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="F250" t="s">
-        <v>191</v>
+        <v>323</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>400</v>
+        <v>126</v>
       </c>
       <c r="B251" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C251" t="n">
         <v>212</v>
       </c>
       <c r="D251" t="s">
-        <v>748</v>
+        <v>169</v>
       </c>
       <c r="F251" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>17</v>
+        <v>281</v>
       </c>
       <c r="B252" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C252" t="n">
         <v>211</v>
       </c>
       <c r="D252" t="s">
-        <v>572</v>
+        <v>1013</v>
       </c>
       <c r="F252" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>953</v>
+        <v>452</v>
       </c>
       <c r="B253" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C253" t="n">
         <v>210</v>
       </c>
       <c r="D253" t="s">
-        <v>345</v>
+        <v>271</v>
       </c>
       <c r="F253" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>679</v>
+        <v>737</v>
       </c>
       <c r="B254" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C254" t="n">
         <v>209</v>
       </c>
       <c r="D254" t="s">
-        <v>529</v>
+        <v>203</v>
       </c>
       <c r="F254" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>876</v>
+        <v>18</v>
       </c>
       <c r="B255" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C255" t="n">
         <v>208</v>
       </c>
       <c r="D255" t="s">
-        <v>470</v>
+        <v>672</v>
       </c>
       <c r="F255" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>1010</v>
+        <v>965</v>
       </c>
       <c r="B256" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C256" t="n">
         <v>207</v>
       </c>
       <c r="D256" t="s">
-        <v>70</v>
+        <v>738</v>
       </c>
       <c r="F256" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>743</v>
+        <v>237</v>
       </c>
       <c r="B257" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C257" t="n">
         <v>206</v>
       </c>
       <c r="D257" t="s">
-        <v>956</v>
+        <v>250</v>
       </c>
       <c r="F257" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>655</v>
+        <v>243</v>
       </c>
       <c r="B258" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C258" t="n">
         <v>205</v>
       </c>
       <c r="D258" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="F258" t="s">
-        <v>191</v>
+        <v>323</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>838</v>
+        <v>654</v>
       </c>
       <c r="B259" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C259" t="n">
         <v>204</v>
       </c>
       <c r="D259" t="s">
-        <v>530</v>
+        <v>1001</v>
       </c>
       <c r="F259" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>403</v>
+        <v>27</v>
       </c>
       <c r="B260" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C260" t="n">
         <v>203</v>
       </c>
       <c r="D260" t="s">
-        <v>115</v>
+        <v>472</v>
       </c>
       <c r="F260" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>480</v>
+        <v>848</v>
       </c>
       <c r="B261" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C261" t="n">
         <v>202</v>
       </c>
       <c r="D261" t="s">
-        <v>501</v>
+        <v>292</v>
       </c>
       <c r="F261" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>884</v>
+        <v>479</v>
       </c>
       <c r="B262" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C262" t="n">
         <v>201</v>
       </c>
       <c r="D262" t="s">
-        <v>380</v>
+        <v>200</v>
       </c>
       <c r="F262" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>1001</v>
+        <v>915</v>
       </c>
       <c r="B263" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C263" t="n">
         <v>200</v>
       </c>
       <c r="D263" t="s">
-        <v>812</v>
+        <v>137</v>
       </c>
       <c r="F263" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>214</v>
+        <v>759</v>
       </c>
       <c r="B264" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C264" t="n">
         <v>199</v>
       </c>
       <c r="D264" t="s">
-        <v>957</v>
+        <v>36</v>
       </c>
       <c r="F264" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>893</v>
+        <v>883</v>
       </c>
       <c r="B265" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C265" t="n">
         <v>198</v>
       </c>
       <c r="D265" t="s">
-        <v>583</v>
+        <v>374</v>
       </c>
       <c r="F265" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>106</v>
+        <v>834</v>
       </c>
       <c r="B266" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C266" t="n">
         <v>197</v>
       </c>
       <c r="D266" t="s">
-        <v>103</v>
+        <v>842</v>
       </c>
       <c r="F266" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>739</v>
+        <v>109</v>
       </c>
       <c r="B267" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C267" t="n">
         <v>196</v>
       </c>
       <c r="D267" t="s">
-        <v>19</v>
+        <v>613</v>
       </c>
       <c r="F267" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>534</v>
+        <v>984</v>
       </c>
       <c r="B268" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C268" t="n">
         <v>195</v>
       </c>
       <c r="D268" t="s">
-        <v>875</v>
+        <v>139</v>
       </c>
       <c r="F268" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>732</v>
+        <v>563</v>
       </c>
       <c r="B269" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C269" t="n">
         <v>194</v>
       </c>
       <c r="D269" t="s">
-        <v>383</v>
+        <v>280</v>
       </c>
       <c r="F269" t="s">
-        <v>191</v>
+        <v>323</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>246</v>
+        <v>512</v>
       </c>
       <c r="B270" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C270" t="n">
         <v>193</v>
       </c>
       <c r="D270" t="s">
-        <v>137</v>
+        <v>406</v>
       </c>
       <c r="F270" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>683</v>
+        <v>320</v>
       </c>
       <c r="B271" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C271" t="n">
         <v>192</v>
       </c>
       <c r="D271" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="F271" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>183</v>
+        <v>631</v>
       </c>
       <c r="B272" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C272" t="n">
         <v>191</v>
       </c>
       <c r="D272" t="s">
-        <v>389</v>
+        <v>641</v>
       </c>
       <c r="F272" t="s">
-        <v>191</v>
+        <v>323</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>977</v>
+        <v>353</v>
       </c>
       <c r="B273" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C273" t="n">
         <v>190</v>
       </c>
       <c r="D273" t="s">
-        <v>163</v>
+        <v>400</v>
       </c>
       <c r="F273" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>562</v>
+        <v>443</v>
       </c>
       <c r="B274" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C274" t="n">
         <v>189</v>
       </c>
       <c r="D274" t="s">
-        <v>364</v>
+        <v>920</v>
       </c>
       <c r="F274" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>728</v>
+        <v>989</v>
       </c>
       <c r="B275" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C275" t="n">
         <v>188</v>
       </c>
       <c r="D275" t="s">
-        <v>619</v>
+        <v>802</v>
       </c>
       <c r="F275" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>669</v>
+        <v>19</v>
       </c>
       <c r="B276" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C276" t="n">
         <v>187</v>
       </c>
       <c r="D276" t="s">
-        <v>924</v>
+        <v>311</v>
       </c>
       <c r="F276" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>90</v>
+        <v>818</v>
       </c>
       <c r="B277" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C277" t="n">
         <v>186</v>
       </c>
       <c r="D277" t="s">
-        <v>430</v>
+        <v>677</v>
       </c>
       <c r="F277" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>678</v>
+        <v>743</v>
       </c>
       <c r="B278" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C278" t="n">
         <v>185</v>
       </c>
       <c r="D278" t="s">
-        <v>444</v>
+        <v>861</v>
       </c>
       <c r="F278" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>72</v>
+        <v>985</v>
       </c>
       <c r="B279" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C279" t="n">
         <v>184</v>
       </c>
       <c r="D279" t="s">
-        <v>342</v>
+        <v>822</v>
       </c>
       <c r="F279" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>339</v>
+        <v>592</v>
       </c>
       <c r="B280" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C280" t="n">
         <v>183</v>
       </c>
       <c r="D280" t="s">
-        <v>110</v>
+        <v>390</v>
       </c>
       <c r="F280" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>860</v>
+        <v>40</v>
       </c>
       <c r="B281" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C281" t="n">
         <v>182</v>
       </c>
       <c r="D281" t="s">
-        <v>750</v>
+        <v>31</v>
       </c>
       <c r="F281" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>756</v>
+        <v>173</v>
       </c>
       <c r="B282" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C282" t="n">
         <v>181</v>
       </c>
       <c r="D282" t="s">
-        <v>707</v>
+        <v>43</v>
       </c>
       <c r="F282" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>966</v>
+        <v>928</v>
       </c>
       <c r="B283" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C283" t="n">
         <v>180</v>
       </c>
       <c r="D283" t="s">
-        <v>582</v>
+        <v>930</v>
       </c>
       <c r="F283" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>252</v>
+        <v>860</v>
       </c>
       <c r="B284" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C284" t="n">
         <v>179</v>
       </c>
       <c r="D284" t="s">
-        <v>947</v>
+        <v>755</v>
       </c>
       <c r="F284" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>527</v>
+        <v>246</v>
       </c>
       <c r="B285" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C285" t="n">
         <v>178</v>
       </c>
       <c r="D285" t="s">
-        <v>597</v>
+        <v>461</v>
       </c>
       <c r="F285" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>399</v>
+        <v>446</v>
       </c>
       <c r="B286" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C286" t="n">
         <v>177</v>
       </c>
       <c r="D286" t="s">
-        <v>174</v>
+        <v>749</v>
       </c>
       <c r="F286" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>375</v>
+        <v>68</v>
       </c>
       <c r="B287" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C287" t="n">
         <v>176</v>
       </c>
       <c r="D287" t="s">
-        <v>782</v>
+        <v>935</v>
       </c>
       <c r="F287" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>247</v>
+        <v>463</v>
       </c>
       <c r="B288" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C288" t="n">
         <v>175</v>
       </c>
       <c r="D288" t="s">
-        <v>584</v>
+        <v>170</v>
       </c>
       <c r="F288" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>721</v>
+        <v>49</v>
       </c>
       <c r="B289" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C289" t="n">
         <v>174</v>
       </c>
       <c r="D289" t="s">
-        <v>783</v>
+        <v>186</v>
       </c>
       <c r="F289" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>690</v>
+        <v>133</v>
       </c>
       <c r="B290" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C290" t="n">
         <v>173</v>
       </c>
       <c r="D290" t="s">
-        <v>621</v>
+        <v>744</v>
       </c>
       <c r="F290" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>877</v>
+        <v>398</v>
       </c>
       <c r="B291" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C291" t="n">
         <v>172</v>
       </c>
       <c r="D291" t="s">
-        <v>819</v>
+        <v>655</v>
       </c>
       <c r="F291" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>605</v>
+        <v>348</v>
       </c>
       <c r="B292" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C292" t="n">
         <v>171</v>
       </c>
       <c r="D292" t="s">
-        <v>485</v>
+        <v>504</v>
       </c>
       <c r="F292" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>161</v>
+        <v>265</v>
       </c>
       <c r="B293" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C293" t="n">
         <v>170</v>
       </c>
       <c r="D293" t="s">
-        <v>193</v>
+        <v>79</v>
       </c>
       <c r="F293" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>994</v>
+        <v>29</v>
       </c>
       <c r="B294" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C294" t="n">
         <v>169</v>
       </c>
       <c r="D294" t="s">
-        <v>895</v>
+        <v>457</v>
       </c>
       <c r="F294" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>574</v>
+        <v>713</v>
       </c>
       <c r="B295" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C295" t="n">
         <v>168</v>
       </c>
       <c r="D295" t="s">
-        <v>870</v>
+        <v>117</v>
       </c>
       <c r="F295" t="s">
-        <v>441</v>
+        <v>859</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>353</v>
+        <v>813</v>
       </c>
       <c r="B296" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C296" t="n">
         <v>167</v>
       </c>
       <c r="D296" t="s">
-        <v>513</v>
+        <v>399</v>
       </c>
       <c r="F296" t="s">
-        <v>959</v>
+        <v>652</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>823</v>
+        <v>892</v>
       </c>
       <c r="B297" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C297" t="n">
         <v>166</v>
       </c>
       <c r="D297" t="s">
-        <v>328</v>
+        <v>529</v>
       </c>
       <c r="F297" t="s">
-        <v>959</v>
+        <v>652</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>279</v>
+        <v>411</v>
       </c>
       <c r="B298" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C298" t="n">
         <v>165</v>
       </c>
       <c r="D298" t="s">
-        <v>481</v>
+        <v>694</v>
       </c>
       <c r="F298" t="s">
-        <v>959</v>
+        <v>652</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>371</v>
+        <v>97</v>
       </c>
       <c r="B299" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C299" t="n">
         <v>164</v>
       </c>
       <c r="D299" t="s">
-        <v>405</v>
+        <v>76</v>
       </c>
       <c r="F299" t="s">
-        <v>959</v>
+        <v>652</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>315</v>
+        <v>375</v>
       </c>
       <c r="B300" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C300" t="n">
         <v>163</v>
       </c>
       <c r="D300" t="s">
-        <v>926</v>
+        <v>422</v>
       </c>
       <c r="F300" t="s">
-        <v>959</v>
+        <v>652</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>253</v>
+        <v>956</v>
       </c>
       <c r="B301" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C301" t="n">
         <v>162</v>
       </c>
       <c r="D301" t="s">
-        <v>553</v>
+        <v>882</v>
       </c>
       <c r="F301" t="s">
-        <v>959</v>
+        <v>652</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>372</v>
+        <v>255</v>
       </c>
       <c r="B302" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C302" t="n">
         <v>161</v>
       </c>
       <c r="D302" t="s">
-        <v>789</v>
+        <v>391</v>
       </c>
       <c r="F302" t="s">
-        <v>805</v>
+        <v>730</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>948</v>
+        <v>800</v>
       </c>
       <c r="B303" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C303" t="n">
         <v>160</v>
       </c>
       <c r="D303" t="s">
-        <v>347</v>
+        <v>877</v>
       </c>
       <c r="F303" t="s">
-        <v>805</v>
+        <v>730</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>670</v>
+        <v>193</v>
       </c>
       <c r="B304" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C304" t="n">
         <v>159</v>
       </c>
       <c r="D304" t="s">
-        <v>73</v>
+        <v>313</v>
       </c>
       <c r="F304" t="s">
-        <v>959</v>
+        <v>652</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>890</v>
+        <v>670</v>
       </c>
       <c r="B305" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C305" t="n">
         <v>158</v>
       </c>
       <c r="D305" t="s">
-        <v>808</v>
+        <v>560</v>
       </c>
       <c r="F305" t="s">
-        <v>827</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>988</v>
+        <v>829</v>
       </c>
       <c r="B306" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C306" t="n">
         <v>157</v>
       </c>
       <c r="D306" t="s">
-        <v>969</v>
+        <v>893</v>
       </c>
       <c r="F306" t="s">
-        <v>959</v>
+        <v>652</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>873</v>
+        <v>266</v>
       </c>
       <c r="B307" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C307" t="n">
         <v>156</v>
       </c>
       <c r="D307" t="s">
-        <v>343</v>
+        <v>717</v>
       </c>
       <c r="F307" t="s">
-        <v>959</v>
+        <v>652</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>695</v>
+        <v>401</v>
       </c>
       <c r="B308" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C308" t="n">
         <v>155</v>
       </c>
       <c r="D308" t="s">
-        <v>219</v>
+        <v>293</v>
       </c>
       <c r="F308" t="s">
-        <v>813</v>
+        <v>329</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>335</v>
+        <v>648</v>
       </c>
       <c r="B309" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C309" t="n">
         <v>154</v>
       </c>
       <c r="D309" t="s">
-        <v>908</v>
+        <v>284</v>
       </c>
       <c r="F309" t="s">
-        <v>839</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>916</v>
+        <v>385</v>
       </c>
       <c r="B310" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C310" t="n">
         <v>153</v>
       </c>
       <c r="D310" t="s">
-        <v>52</v>
+        <v>809</v>
       </c>
       <c r="F310" t="s">
-        <v>839</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>843</v>
+        <v>51</v>
       </c>
       <c r="B311" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C311" t="n">
         <v>152</v>
       </c>
       <c r="D311" t="s">
-        <v>344</v>
+        <v>814</v>
       </c>
       <c r="F311" t="s">
-        <v>813</v>
+        <v>329</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>45</v>
+        <v>405</v>
       </c>
       <c r="B312" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C312" t="n">
         <v>151</v>
       </c>
       <c r="D312" t="s">
-        <v>821</v>
+        <v>509</v>
       </c>
       <c r="F312" t="s">
-        <v>610</v>
+        <v>721</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>266</v>
+        <v>991</v>
       </c>
       <c r="B313" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C313" t="n">
         <v>150</v>
       </c>
       <c r="D313" t="s">
-        <v>165</v>
+        <v>536</v>
       </c>
       <c r="F313" t="s">
-        <v>610</v>
+        <v>721</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>260</v>
+        <v>994</v>
       </c>
       <c r="B314" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C314" t="n">
         <v>149</v>
       </c>
       <c r="D314" t="s">
-        <v>91</v>
+        <v>575</v>
       </c>
       <c r="F314" t="s">
-        <v>610</v>
+        <v>721</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>95</v>
+        <v>870</v>
       </c>
       <c r="B315" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C315" t="n">
         <v>148</v>
       </c>
       <c r="D315" t="s">
-        <v>523</v>
+        <v>544</v>
       </c>
       <c r="F315" t="s">
-        <v>610</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1</v>
+        <v>413</v>
       </c>
       <c r="B316" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C316" t="n">
         <v>147</v>
       </c>
       <c r="D316" t="s">
-        <v>760</v>
+        <v>355</v>
       </c>
       <c r="F316" t="s">
-        <v>152</v>
+        <v>393</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>325</v>
+        <v>583</v>
       </c>
       <c r="B317" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C317" t="n">
         <v>146</v>
       </c>
       <c r="D317" t="s">
-        <v>540</v>
+        <v>707</v>
       </c>
       <c r="F317" t="s">
-        <v>152</v>
+        <v>393</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>858</v>
+        <v>573</v>
       </c>
       <c r="B318" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C318" t="n">
         <v>145</v>
       </c>
       <c r="D318" t="s">
-        <v>366</v>
+        <v>437</v>
       </c>
       <c r="F318" t="s">
-        <v>961</v>
+        <v>175</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>506</v>
+        <v>414</v>
       </c>
       <c r="B319" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C319" t="n">
         <v>144</v>
       </c>
       <c r="D319" t="s">
-        <v>426</v>
+        <v>138</v>
       </c>
       <c r="F319" t="s">
-        <v>51</v>
+        <v>555</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>248</v>
+        <v>675</v>
       </c>
       <c r="B320" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C320" t="n">
         <v>143</v>
       </c>
       <c r="D320" t="s">
-        <v>764</v>
+        <v>143</v>
       </c>
       <c r="F320" t="s">
-        <v>6</v>
+        <v>581</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>254</v>
+        <v>797</v>
       </c>
       <c r="B321" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C321" t="n">
         <v>142</v>
       </c>
       <c r="D321" t="s">
-        <v>255</v>
+        <v>658</v>
       </c>
       <c r="F321" t="s">
-        <v>6</v>
+        <v>581</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>631</v>
+        <v>449</v>
       </c>
       <c r="B322" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C322" t="n">
         <v>141</v>
       </c>
       <c r="D322" t="s">
-        <v>256</v>
+        <v>913</v>
       </c>
       <c r="F322" t="s">
-        <v>6</v>
+        <v>581</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>16</v>
+        <v>202</v>
       </c>
       <c r="B323" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C323" t="n">
         <v>140</v>
       </c>
       <c r="D323" t="s">
-        <v>810</v>
+        <v>824</v>
       </c>
       <c r="F323" t="s">
-        <v>6</v>
+        <v>581</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>780</v>
+        <v>760</v>
       </c>
       <c r="B324" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C324" t="n">
         <v>139</v>
       </c>
       <c r="D324" t="s">
-        <v>544</v>
+        <v>531</v>
       </c>
       <c r="F324" t="s">
-        <v>6</v>
+        <v>581</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>779</v>
+        <v>84</v>
       </c>
       <c r="B325" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C325" t="n">
         <v>138</v>
       </c>
       <c r="D325" t="s">
-        <v>169</v>
+        <v>30</v>
       </c>
       <c r="F325" t="s">
-        <v>6</v>
+        <v>581</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>482</v>
+        <v>820</v>
       </c>
       <c r="B326" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C326" t="n">
         <v>137</v>
       </c>
       <c r="D326" t="s">
-        <v>856</v>
+        <v>768</v>
       </c>
       <c r="F326" t="s">
-        <v>100</v>
+        <v>886</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>55</v>
+        <v>188</v>
       </c>
       <c r="B327" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C327" t="n">
         <v>136</v>
       </c>
       <c r="D327" t="s">
-        <v>194</v>
+        <v>843</v>
       </c>
       <c r="F327" t="s">
-        <v>386</v>
+        <v>141</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>377</v>
+        <v>317</v>
       </c>
       <c r="B328" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C328" t="n">
         <v>135</v>
       </c>
       <c r="D328" t="s">
-        <v>483</v>
+        <v>80</v>
       </c>
       <c r="F328" t="s">
-        <v>408</v>
+        <v>50</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>354</v>
+        <v>37</v>
       </c>
       <c r="B329" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C329" t="n">
         <v>134</v>
       </c>
       <c r="D329" t="s">
-        <v>436</v>
+        <v>322</v>
       </c>
       <c r="F329" t="s">
-        <v>408</v>
+        <v>50</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>593</v>
+        <v>221</v>
       </c>
       <c r="B330" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C330" t="n">
         <v>133</v>
       </c>
       <c r="D330" t="s">
-        <v>643</v>
+        <v>438</v>
       </c>
       <c r="F330" t="s">
-        <v>684</v>
+        <v>598</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>515</v>
+        <v>778</v>
       </c>
       <c r="B331" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C331" t="n">
         <v>132</v>
       </c>
       <c r="D331" t="s">
-        <v>927</v>
+        <v>537</v>
       </c>
       <c r="F331" t="s">
-        <v>418</v>
+        <v>476</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>611</v>
+        <v>473</v>
       </c>
       <c r="B332" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C332" t="n">
         <v>131</v>
       </c>
       <c r="D332" t="s">
-        <v>777</v>
+        <v>10</v>
       </c>
       <c r="F332" t="s">
-        <v>418</v>
+        <v>476</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>676</v>
+        <v>719</v>
       </c>
       <c r="B333" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C333" t="n">
         <v>130</v>
       </c>
       <c r="D333" t="s">
-        <v>133</v>
+        <v>594</v>
       </c>
       <c r="F333" t="s">
-        <v>418</v>
+        <v>476</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>324</v>
+        <v>253</v>
       </c>
       <c r="B334" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C334" t="n">
         <v>129</v>
       </c>
       <c r="D334" t="s">
-        <v>962</v>
+        <v>862</v>
       </c>
       <c r="F334" t="s">
-        <v>418</v>
+        <v>476</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>303</v>
+        <v>687</v>
       </c>
       <c r="B335" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C335" t="n">
         <v>128</v>
       </c>
       <c r="D335" t="s">
-        <v>370</v>
+        <v>507</v>
       </c>
       <c r="F335" t="s">
-        <v>753</v>
+        <v>946</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>102</v>
+        <v>241</v>
       </c>
       <c r="B336" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C336" t="n">
         <v>127</v>
       </c>
       <c r="D336" t="s">
-        <v>993</v>
+        <v>425</v>
       </c>
       <c r="F336" t="s">
-        <v>889</v>
+        <v>976</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>585</v>
+        <v>349</v>
       </c>
       <c r="B337" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C337" t="n">
         <v>126</v>
       </c>
       <c r="D337" t="s">
-        <v>913</v>
+        <v>111</v>
       </c>
       <c r="F337" t="s">
-        <v>889</v>
+        <v>976</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>573</v>
+        <v>270</v>
       </c>
       <c r="B338" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C338" t="n">
         <v>125</v>
       </c>
       <c r="D338" t="s">
-        <v>348</v>
+        <v>796</v>
       </c>
       <c r="F338" t="s">
-        <v>589</v>
+        <v>934</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>824</v>
+        <v>110</v>
       </c>
       <c r="B339" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C339" t="n">
         <v>124</v>
       </c>
       <c r="D339" t="s">
-        <v>533</v>
+        <v>263</v>
       </c>
       <c r="F339" t="s">
-        <v>835</v>
+        <v>261</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>68</v>
+        <v>162</v>
       </c>
       <c r="B340" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C340" t="n">
         <v>123</v>
       </c>
       <c r="D340" t="s">
-        <v>11</v>
+        <v>970</v>
       </c>
       <c r="F340" t="s">
-        <v>835</v>
+        <v>261</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>329</v>
+        <v>314</v>
       </c>
       <c r="B341" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C341" t="n">
         <v>122</v>
       </c>
       <c r="D341" t="s">
-        <v>64</v>
+        <v>788</v>
       </c>
       <c r="F341" t="s">
-        <v>835</v>
+        <v>261</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B342" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C342" t="n">
         <v>121</v>
       </c>
       <c r="D342" t="s">
-        <v>18</v>
+        <v>502</v>
       </c>
       <c r="F342" t="s">
-        <v>589</v>
+        <v>934</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>181</v>
+        <v>321</v>
       </c>
       <c r="B343" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C343" t="n">
         <v>120</v>
       </c>
       <c r="D343" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="F343" t="s">
-        <v>1002</v>
+        <v>466</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>522</v>
+        <v>632</v>
       </c>
       <c r="B344" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C344" t="n">
         <v>119</v>
       </c>
       <c r="D344" t="s">
-        <v>991</v>
+        <v>234</v>
       </c>
       <c r="F344" t="s">
-        <v>712</v>
+        <v>116</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>830</v>
+        <v>227</v>
       </c>
       <c r="B345" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C345" t="n">
         <v>118</v>
       </c>
       <c r="D345" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="F345" t="s">
-        <v>712</v>
+        <v>116</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>277</v>
+        <v>697</v>
       </c>
       <c r="B346" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C346" t="n">
         <v>117</v>
       </c>
       <c r="D346" t="s">
-        <v>560</v>
+        <v>522</v>
       </c>
       <c r="F346" t="s">
-        <v>712</v>
+        <v>116</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>259</v>
+        <v>319</v>
       </c>
       <c r="B347" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C347" t="n">
         <v>116</v>
       </c>
       <c r="D347" t="s">
-        <v>708</v>
+        <v>298</v>
       </c>
       <c r="F347" t="s">
-        <v>835</v>
+        <v>261</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>751</v>
+        <v>945</v>
       </c>
       <c r="B348" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C348" t="n">
         <v>115</v>
       </c>
       <c r="D348" t="s">
-        <v>124</v>
+        <v>478</v>
       </c>
       <c r="F348" t="s">
-        <v>891</v>
+        <v>754</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>195</v>
+        <v>445</v>
       </c>
       <c r="B349" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C349" t="n">
         <v>114</v>
       </c>
       <c r="D349" t="s">
-        <v>531</v>
+        <v>453</v>
       </c>
       <c r="F349" t="s">
-        <v>891</v>
+        <v>754</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>397</v>
+        <v>514</v>
       </c>
       <c r="B350" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C350" t="n">
         <v>113</v>
       </c>
       <c r="D350" t="s">
-        <v>854</v>
+        <v>540</v>
       </c>
       <c r="F350" t="s">
-        <v>891</v>
+        <v>754</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>981</v>
+        <v>619</v>
       </c>
       <c r="B351" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C351" t="n">
         <v>112</v>
       </c>
       <c r="D351" t="s">
-        <v>833</v>
+        <v>932</v>
       </c>
       <c r="F351" t="s">
-        <v>469</v>
+        <v>660</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>799</v>
+        <v>197</v>
       </c>
       <c r="B352" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C352" t="n">
         <v>111</v>
       </c>
       <c r="D352" t="s">
-        <v>144</v>
+        <v>488</v>
       </c>
       <c r="F352" t="s">
-        <v>469</v>
+        <v>660</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1019</v>
+        <v>688</v>
       </c>
       <c r="B353" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C353" t="n">
         <v>110</v>
       </c>
       <c r="D353" t="s">
-        <v>632</v>
+        <v>245</v>
       </c>
       <c r="F353" t="s">
-        <v>770</v>
+        <v>559</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>820</v>
+        <v>54</v>
       </c>
       <c r="B354" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C354" t="n">
         <v>109</v>
       </c>
       <c r="D354" t="s">
-        <v>818</v>
+        <v>907</v>
       </c>
       <c r="F354" t="s">
-        <v>469</v>
+        <v>660</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>132</v>
+        <v>475</v>
       </c>
       <c r="B355" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C355" t="n">
         <v>108</v>
       </c>
       <c r="D355" t="s">
-        <v>664</v>
+        <v>299</v>
       </c>
       <c r="F355" t="s">
-        <v>118</v>
+        <v>751</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>724</v>
+        <v>218</v>
       </c>
       <c r="B356" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C356" t="n">
         <v>107</v>
       </c>
       <c r="D356" t="s">
-        <v>603</v>
+        <v>1000</v>
       </c>
       <c r="F356" t="s">
-        <v>118</v>
+        <v>751</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>198</v>
+        <v>556</v>
       </c>
       <c r="B357" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C357" t="n">
         <v>106</v>
       </c>
       <c r="D357" t="s">
-        <v>976</v>
+        <v>579</v>
       </c>
       <c r="F357" t="s">
-        <v>118</v>
+        <v>751</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>800</v>
+        <v>921</v>
       </c>
       <c r="B358" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C358" t="n">
         <v>105</v>
       </c>
       <c r="D358" t="s">
-        <v>763</v>
+        <v>272</v>
       </c>
       <c r="F358" t="s">
-        <v>423</v>
+        <v>380</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>535</v>
+        <v>551</v>
       </c>
       <c r="B359" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C359" t="n">
         <v>104</v>
       </c>
       <c r="D359" t="s">
-        <v>980</v>
+        <v>1018</v>
       </c>
       <c r="F359" t="s">
-        <v>628</v>
+        <v>725</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>566</v>
+        <v>805</v>
       </c>
       <c r="B360" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C360" t="n">
         <v>103</v>
       </c>
       <c r="D360" t="s">
-        <v>139</v>
+        <v>603</v>
       </c>
       <c r="F360" t="s">
-        <v>463</v>
+        <v>606</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>82</v>
+        <v>726</v>
       </c>
       <c r="B361" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C361" t="n">
         <v>102</v>
       </c>
       <c r="D361" t="s">
-        <v>879</v>
+        <v>164</v>
       </c>
       <c r="F361" t="s">
-        <v>118</v>
+        <v>751</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>817</v>
+        <v>651</v>
       </c>
       <c r="B362" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C362" t="n">
         <v>101</v>
       </c>
       <c r="D362" t="s">
-        <v>340</v>
+        <v>821</v>
       </c>
       <c r="F362" t="s">
-        <v>463</v>
+        <v>606</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>754</v>
+        <v>103</v>
       </c>
       <c r="B363" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C363" t="n">
         <v>100</v>
       </c>
       <c r="D363" t="s">
-        <v>240</v>
+        <v>879</v>
       </c>
       <c r="F363" t="s">
-        <v>118</v>
+        <v>751</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>731</v>
+        <v>362</v>
       </c>
       <c r="B364" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C364" t="n">
         <v>98</v>
       </c>
       <c r="D364" t="s">
-        <v>398</v>
+        <v>1016</v>
       </c>
       <c r="F364" t="s">
-        <v>182</v>
+        <v>881</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>635</v>
+        <v>731</v>
       </c>
       <c r="B365" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C365" t="n">
         <v>97</v>
       </c>
       <c r="D365" t="s">
-        <v>465</v>
+        <v>763</v>
       </c>
       <c r="F365" t="s">
-        <v>463</v>
+        <v>606</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>473</v>
+        <v>865</v>
       </c>
       <c r="B366" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C366" t="n">
         <v>96</v>
       </c>
       <c r="D366" t="s">
-        <v>936</v>
+        <v>576</v>
       </c>
       <c r="F366" t="s">
-        <v>934</v>
+        <v>127</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>264</v>
+        <v>433</v>
       </c>
       <c r="B367" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C367" t="n">
         <v>95</v>
       </c>
       <c r="D367" t="s">
-        <v>996</v>
+        <v>122</v>
       </c>
       <c r="F367" t="s">
-        <v>275</v>
+        <v>593</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>849</v>
+        <v>90</v>
       </c>
       <c r="B368" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C368" t="n">
         <v>94</v>
       </c>
       <c r="D368" t="s">
-        <v>738</v>
+        <v>532</v>
       </c>
       <c r="F368" t="s">
-        <v>159</v>
+        <v>336</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>575</v>
+        <v>312</v>
       </c>
       <c r="B369" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C369" t="n">
         <v>93</v>
       </c>
       <c r="D369" t="s">
-        <v>989</v>
+        <v>331</v>
       </c>
       <c r="F369" t="s">
-        <v>438</v>
+        <v>356</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>369</v>
+        <v>303</v>
       </c>
       <c r="B370" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C370" t="n">
         <v>92</v>
       </c>
       <c r="D370" t="s">
-        <v>600</v>
+        <v>102</v>
       </c>
       <c r="F370" t="s">
-        <v>438</v>
+        <v>356</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>107</v>
+        <v>735</v>
       </c>
       <c r="B371" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C371" t="n">
         <v>91</v>
       </c>
       <c r="D371" t="s">
-        <v>39</v>
+        <v>192</v>
       </c>
       <c r="F371" t="s">
-        <v>275</v>
+        <v>593</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>346</v>
+        <v>942</v>
       </c>
       <c r="B372" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C372" t="n">
         <v>90</v>
       </c>
       <c r="D372" t="s">
-        <v>960</v>
+        <v>288</v>
       </c>
       <c r="F372" t="s">
-        <v>100</v>
+        <v>886</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>814</v>
+        <v>258</v>
       </c>
       <c r="B373" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C373" t="n">
         <v>89</v>
       </c>
       <c r="D373" t="s">
-        <v>407</v>
+        <v>701</v>
       </c>
       <c r="F373" t="s">
-        <v>438</v>
+        <v>356</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1000</v>
+        <v>71</v>
       </c>
       <c r="B374" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C374" t="n">
         <v>88</v>
       </c>
       <c r="D374" t="s">
-        <v>1007</v>
+        <v>974</v>
       </c>
       <c r="F374" t="s">
-        <v>878</v>
+        <v>798</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>206</v>
+        <v>895</v>
       </c>
       <c r="B375" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C375" t="n">
         <v>87</v>
       </c>
       <c r="D375" t="s">
-        <v>850</v>
+        <v>160</v>
       </c>
       <c r="F375" t="s">
-        <v>438</v>
+        <v>356</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>267</v>
+        <v>209</v>
       </c>
       <c r="B376" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C376" t="n">
         <v>86</v>
       </c>
       <c r="D376" t="s">
-        <v>424</v>
+        <v>855</v>
       </c>
       <c r="F376" t="s">
-        <v>173</v>
+        <v>739</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>425</v>
+        <v>952</v>
       </c>
       <c r="B377" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C377" t="n">
         <v>85</v>
       </c>
       <c r="D377" t="s">
-        <v>484</v>
+        <v>112</v>
       </c>
       <c r="F377" t="s">
-        <v>173</v>
+        <v>739</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>714</v>
+        <v>949</v>
       </c>
       <c r="B378" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C378" t="n">
         <v>84</v>
       </c>
       <c r="D378" t="s">
-        <v>667</v>
+        <v>810</v>
       </c>
       <c r="F378" t="s">
-        <v>208</v>
+        <v>176</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>41</v>
+        <v>720</v>
       </c>
       <c r="B379" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C379" t="n">
         <v>83</v>
       </c>
       <c r="D379" t="s">
-        <v>293</v>
+        <v>155</v>
       </c>
       <c r="F379" t="s">
-        <v>208</v>
+        <v>176</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>185</v>
+        <v>499</v>
       </c>
       <c r="B380" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C380" t="n">
         <v>82</v>
       </c>
       <c r="D380" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="F380" t="s">
-        <v>208</v>
+        <v>176</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>269</v>
+        <v>462</v>
       </c>
       <c r="B381" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C381" t="n">
         <v>81</v>
       </c>
       <c r="D381" t="s">
-        <v>58</v>
+        <v>827</v>
       </c>
       <c r="F381" t="s">
-        <v>208</v>
+        <v>176</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>855</v>
+        <v>553</v>
       </c>
       <c r="B382" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C382" t="n">
         <v>80</v>
       </c>
       <c r="D382" t="s">
-        <v>661</v>
+        <v>750</v>
       </c>
       <c r="F382" t="s">
-        <v>208</v>
+        <v>176</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>607</v>
+        <v>276</v>
       </c>
       <c r="B383" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C383" t="n">
         <v>79</v>
       </c>
       <c r="D383" t="s">
-        <v>871</v>
+        <v>838</v>
       </c>
       <c r="F383" t="s">
-        <v>922</v>
+        <v>383</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>486</v>
+        <v>119</v>
       </c>
       <c r="B384" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C384" t="n">
         <v>78</v>
       </c>
       <c r="D384" t="s">
-        <v>414</v>
+        <v>149</v>
       </c>
       <c r="F384" t="s">
-        <v>208</v>
+        <v>176</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>595</v>
+        <v>21</v>
       </c>
       <c r="B385" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C385" t="n">
         <v>77</v>
       </c>
       <c r="D385" t="s">
-        <v>228</v>
+        <v>605</v>
       </c>
       <c r="F385" t="s">
-        <v>922</v>
+        <v>383</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>767</v>
+        <v>608</v>
       </c>
       <c r="B386" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C386" t="n">
         <v>76</v>
       </c>
       <c r="D386" t="s">
-        <v>967</v>
+        <v>948</v>
       </c>
       <c r="F386" t="s">
-        <v>53</v>
+        <v>366</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>378</v>
+        <v>927</v>
       </c>
       <c r="B387" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C387" t="n">
         <v>75</v>
       </c>
       <c r="D387" t="s">
-        <v>516</v>
+        <v>487</v>
       </c>
       <c r="F387" t="s">
-        <v>53</v>
+        <v>366</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>493</v>
+        <v>804</v>
       </c>
       <c r="B388" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C388" t="n">
         <v>74</v>
       </c>
       <c r="D388" t="s">
-        <v>784</v>
+        <v>642</v>
       </c>
       <c r="F388" t="s">
-        <v>53</v>
+        <v>366</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>0</v>
+        <v>142</v>
       </c>
       <c r="B389" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C389" t="n">
         <v>73</v>
       </c>
       <c r="D389" t="s">
-        <v>394</v>
+        <v>740</v>
       </c>
       <c r="F389" t="s">
-        <v>53</v>
+        <v>366</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>84</v>
+        <v>958</v>
       </c>
       <c r="B390" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C390" t="n">
         <v>72</v>
       </c>
       <c r="D390" t="s">
-        <v>349</v>
+        <v>806</v>
       </c>
       <c r="F390" t="s">
-        <v>53</v>
+        <v>366</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>692</v>
+        <v>773</v>
       </c>
       <c r="B391" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C391" t="n">
         <v>71</v>
       </c>
       <c r="D391" t="s">
-        <v>310</v>
+        <v>664</v>
       </c>
       <c r="F391" t="s">
-        <v>53</v>
+        <v>366</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>384</v>
+        <v>558</v>
       </c>
       <c r="B392" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C392" t="n">
         <v>70</v>
       </c>
       <c r="D392" t="s">
-        <v>263</v>
+        <v>995</v>
       </c>
       <c r="F392" t="s">
-        <v>53</v>
+        <v>366</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>184</v>
+        <v>902</v>
       </c>
       <c r="B393" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C393" t="n">
         <v>69</v>
       </c>
       <c r="D393" t="s">
-        <v>637</v>
+        <v>205</v>
       </c>
       <c r="F393" t="s">
-        <v>53</v>
+        <v>366</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>236</v>
+        <v>310</v>
       </c>
       <c r="B394" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C394" t="n">
         <v>68</v>
       </c>
       <c r="D394" t="s">
-        <v>715</v>
+        <v>224</v>
       </c>
       <c r="F394" t="s">
-        <v>53</v>
+        <v>366</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1017</v>
+        <v>131</v>
       </c>
       <c r="B395" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C395" t="n">
         <v>67</v>
       </c>
       <c r="D395" t="s">
-        <v>766</v>
+        <v>150</v>
       </c>
       <c r="F395" t="s">
-        <v>53</v>
+        <v>366</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>67</v>
+        <v>666</v>
       </c>
       <c r="B396" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C396" t="n">
         <v>66</v>
       </c>
       <c r="D396" t="s">
-        <v>978</v>
+        <v>546</v>
       </c>
       <c r="F396" t="s">
-        <v>53</v>
+        <v>366</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="B397" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C397" t="n">
         <v>65</v>
       </c>
       <c r="D397" t="s">
-        <v>549</v>
+        <v>407</v>
       </c>
       <c r="F397" t="s">
-        <v>53</v>
+        <v>366</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>289</v>
+        <v>421</v>
       </c>
       <c r="B398" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C398" t="n">
         <v>64</v>
       </c>
       <c r="D398" t="s">
-        <v>761</v>
+        <v>533</v>
       </c>
       <c r="F398" t="s">
-        <v>933</v>
+        <v>144</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>749</v>
+        <v>198</v>
       </c>
       <c r="B399" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C399" t="n">
         <v>63</v>
       </c>
       <c r="D399" t="s">
-        <v>992</v>
+        <v>786</v>
       </c>
       <c r="F399" t="s">
-        <v>257</v>
+        <v>352</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>528</v>
+        <v>247</v>
       </c>
       <c r="B400" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C400" t="n">
         <v>62</v>
       </c>
       <c r="D400" t="s">
-        <v>445</v>
+        <v>177</v>
       </c>
       <c r="F400" t="s">
-        <v>933</v>
+        <v>144</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>882</v>
+        <v>501</v>
       </c>
       <c r="B401" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C401" t="n">
         <v>61</v>
       </c>
       <c r="D401" t="s">
-        <v>404</v>
+        <v>929</v>
       </c>
       <c r="F401" t="s">
-        <v>257</v>
+        <v>352</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>71</v>
+        <v>277</v>
       </c>
       <c r="B402" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C402" t="n">
         <v>60</v>
       </c>
       <c r="D402" t="s">
-        <v>648</v>
+        <v>46</v>
       </c>
       <c r="F402" t="s">
-        <v>257</v>
+        <v>352</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>790</v>
+        <v>917</v>
       </c>
       <c r="B403" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C403" t="n">
         <v>59</v>
       </c>
       <c r="D403" t="s">
-        <v>649</v>
+        <v>510</v>
       </c>
       <c r="F403" t="s">
-        <v>257</v>
+        <v>352</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>290</v>
+        <v>434</v>
       </c>
       <c r="B404" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C404" t="n">
         <v>58</v>
       </c>
       <c r="D404" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="F404" t="s">
-        <v>257</v>
+        <v>352</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>177</v>
+        <v>853</v>
       </c>
       <c r="B405" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C405" t="n">
         <v>57</v>
       </c>
       <c r="D405" t="s">
-        <v>651</v>
+        <v>335</v>
       </c>
       <c r="F405" t="s">
-        <v>257</v>
+        <v>352</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>88</v>
+        <v>566</v>
       </c>
       <c r="B406" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C406" t="n">
         <v>55</v>
       </c>
       <c r="D406" t="s">
-        <v>396</v>
+        <v>837</v>
       </c>
       <c r="F406" t="s">
-        <v>599</v>
+        <v>464</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>809</v>
+        <v>617</v>
       </c>
       <c r="B407" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C407" t="n">
         <v>54</v>
       </c>
       <c r="D407" t="s">
-        <v>142</v>
+        <v>81</v>
       </c>
       <c r="F407" t="s">
-        <v>599</v>
+        <v>464</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>299</v>
+        <v>659</v>
       </c>
       <c r="B408" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C408" t="n">
         <v>53</v>
       </c>
       <c r="D408" t="s">
-        <v>204</v>
+        <v>249</v>
       </c>
       <c r="F408" t="s">
-        <v>599</v>
+        <v>464</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>590</v>
+        <v>465</v>
       </c>
       <c r="B409" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C409" t="n">
         <v>52</v>
       </c>
       <c r="D409" t="s">
-        <v>963</v>
+        <v>471</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>461</v>
+        <v>572</v>
       </c>
       <c r="B410" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C410" t="n">
         <v>51</v>
       </c>
       <c r="D410" t="s">
-        <v>116</v>
+        <v>787</v>
       </c>
       <c r="F410" t="s">
-        <v>159</v>
+        <v>336</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>395</v>
+        <v>854</v>
       </c>
       <c r="B411" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C411" t="n">
         <v>50</v>
       </c>
       <c r="D411" t="s">
-        <v>472</v>
+        <v>992</v>
       </c>
       <c r="F411" t="s">
-        <v>685</v>
+        <v>297</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>12</v>
+        <v>986</v>
       </c>
       <c r="B412" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C412" t="n">
         <v>49</v>
       </c>
       <c r="D412" t="s">
-        <v>209</v>
+        <v>703</v>
       </c>
       <c r="F412" t="s">
-        <v>685</v>
+        <v>297</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>885</v>
+        <v>156</v>
       </c>
       <c r="B413" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C413" t="n">
         <v>48</v>
       </c>
       <c r="D413" t="s">
-        <v>828</v>
+        <v>372</v>
       </c>
       <c r="F413" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>625</v>
+        <v>711</v>
       </c>
       <c r="B414" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C414" t="n">
         <v>47</v>
       </c>
       <c r="D414" t="s">
-        <v>548</v>
+        <v>63</v>
       </c>
       <c r="F414" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>815</v>
+        <v>595</v>
       </c>
       <c r="B415" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C415" t="n">
         <v>46</v>
       </c>
       <c r="D415" t="s">
-        <v>497</v>
+        <v>993</v>
       </c>
       <c r="F415" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>711</v>
+        <v>953</v>
       </c>
       <c r="B416" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C416" t="n">
         <v>45</v>
       </c>
       <c r="D416" t="s">
-        <v>964</v>
+        <v>922</v>
       </c>
       <c r="F416" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>762</v>
+        <v>294</v>
       </c>
       <c r="B417" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C417" t="n">
         <v>44</v>
       </c>
       <c r="D417" t="s">
-        <v>517</v>
+        <v>360</v>
       </c>
       <c r="F417" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>188</v>
+        <v>408</v>
       </c>
       <c r="B418" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C418" t="n">
         <v>43</v>
       </c>
       <c r="D418" t="s">
-        <v>156</v>
+        <v>451</v>
       </c>
       <c r="F418" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>816</v>
+        <v>52</v>
       </c>
       <c r="B419" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C419" t="n">
         <v>42</v>
       </c>
       <c r="D419" t="s">
-        <v>459</v>
+        <v>285</v>
       </c>
       <c r="F419" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>241</v>
+        <v>481</v>
       </c>
       <c r="B420" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C420" t="n">
         <v>41</v>
       </c>
       <c r="D420" t="s">
-        <v>86</v>
+        <v>369</v>
       </c>
       <c r="F420" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>320</v>
+        <v>702</v>
       </c>
       <c r="B421" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C421" t="n">
         <v>40</v>
       </c>
       <c r="D421" t="s">
-        <v>242</v>
+        <v>704</v>
       </c>
       <c r="F421" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>723</v>
+        <v>467</v>
       </c>
       <c r="B422" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C422" t="n">
         <v>39</v>
       </c>
       <c r="D422" t="s">
-        <v>302</v>
+        <v>85</v>
       </c>
       <c r="F422" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>662</v>
+        <v>888</v>
       </c>
       <c r="B423" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C423" t="n">
         <v>38</v>
       </c>
       <c r="D423" t="s">
-        <v>187</v>
+        <v>33</v>
       </c>
       <c r="F423" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>227</v>
+        <v>440</v>
       </c>
       <c r="B424" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C424" t="n">
         <v>37</v>
       </c>
       <c r="D424" t="s">
-        <v>693</v>
+        <v>645</v>
       </c>
       <c r="F424" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>861</v>
+        <v>685</v>
       </c>
       <c r="B425" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C425" t="n">
         <v>36</v>
       </c>
       <c r="D425" t="s">
-        <v>121</v>
+        <v>417</v>
       </c>
       <c r="F425" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>59</v>
+        <v>1015</v>
       </c>
       <c r="B426" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C426" t="n">
         <v>35</v>
       </c>
       <c r="D426" t="s">
-        <v>853</v>
+        <v>517</v>
       </c>
       <c r="F426" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>696</v>
+        <v>99</v>
       </c>
       <c r="B427" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C427" t="n">
         <v>34</v>
       </c>
       <c r="D427" t="s">
-        <v>671</v>
+        <v>916</v>
       </c>
       <c r="F427" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>666</v>
+        <v>403</v>
       </c>
       <c r="B428" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C428" t="n">
         <v>33</v>
       </c>
       <c r="D428" t="s">
-        <v>172</v>
+        <v>623</v>
       </c>
       <c r="F428" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>356</v>
+        <v>273</v>
       </c>
       <c r="B429" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C429" t="n">
         <v>32</v>
       </c>
       <c r="D429" t="s">
-        <v>162</v>
+        <v>120</v>
       </c>
       <c r="F429" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>983</v>
+        <v>128</v>
       </c>
       <c r="B430" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C430" t="n">
         <v>31</v>
       </c>
       <c r="D430" t="s">
-        <v>894</v>
+        <v>106</v>
       </c>
       <c r="F430" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>698</v>
+        <v>382</v>
       </c>
       <c r="B431" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C431" t="n">
         <v>30</v>
       </c>
       <c r="D431" t="s">
-        <v>89</v>
+        <v>195</v>
       </c>
       <c r="F431" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>968</v>
+        <v>794</v>
       </c>
       <c r="B432" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C432" t="n">
         <v>29</v>
       </c>
       <c r="D432" t="s">
-        <v>447</v>
+        <v>600</v>
       </c>
       <c r="F432" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>49</v>
+        <v>611</v>
       </c>
       <c r="B433" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C433" t="n">
         <v>28</v>
       </c>
       <c r="D433" t="s">
-        <v>722</v>
+        <v>386</v>
       </c>
       <c r="F433" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>274</v>
+        <v>823</v>
       </c>
       <c r="B434" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C434" t="n">
         <v>27</v>
       </c>
       <c r="D434" t="s">
-        <v>734</v>
+        <v>646</v>
       </c>
       <c r="F434" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>995</v>
+        <v>534</v>
       </c>
       <c r="B435" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C435" t="n">
         <v>26</v>
       </c>
       <c r="D435" t="s">
-        <v>154</v>
+        <v>554</v>
       </c>
       <c r="F435" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>119</v>
+        <v>867</v>
       </c>
       <c r="B436" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C436" t="n">
         <v>25</v>
       </c>
       <c r="D436" t="s">
-        <v>521</v>
+        <v>732</v>
       </c>
       <c r="F436" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>571</v>
+        <v>219</v>
       </c>
       <c r="B437" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C437" t="n">
         <v>24</v>
       </c>
       <c r="D437" t="s">
-        <v>43</v>
+        <v>633</v>
       </c>
       <c r="F437" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>406</v>
+        <v>61</v>
       </c>
       <c r="B438" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C438" t="n">
         <v>23</v>
       </c>
       <c r="D438" t="s">
-        <v>902</v>
+        <v>649</v>
       </c>
       <c r="F438" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>658</v>
+        <v>8</v>
       </c>
       <c r="B439" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C439" t="n">
         <v>22</v>
       </c>
       <c r="D439" t="s">
-        <v>674</v>
+        <v>577</v>
       </c>
       <c r="F439" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>136</v>
+        <v>835</v>
       </c>
       <c r="B440" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C440" t="n">
         <v>21</v>
       </c>
       <c r="D440" t="s">
-        <v>367</v>
+        <v>304</v>
       </c>
       <c r="F440" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>487</v>
+        <v>599</v>
       </c>
       <c r="B441" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C441" t="n">
         <v>20</v>
       </c>
       <c r="D441" t="s">
-        <v>697</v>
+        <v>340</v>
       </c>
       <c r="F441" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>143</v>
+        <v>792</v>
       </c>
       <c r="B442" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C442" t="n">
         <v>19</v>
       </c>
       <c r="D442" t="s">
-        <v>798</v>
+        <v>181</v>
       </c>
       <c r="F442" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>641</v>
+        <v>1012</v>
       </c>
       <c r="B443" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C443" t="n">
         <v>18</v>
       </c>
       <c r="D443" t="s">
-        <v>614</v>
+        <v>975</v>
       </c>
       <c r="F443" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>318</v>
+        <v>959</v>
       </c>
       <c r="B444" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C444" t="n">
         <v>17</v>
       </c>
       <c r="D444" t="s">
-        <v>745</v>
+        <v>497</v>
       </c>
       <c r="F444" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>801</v>
+        <v>846</v>
       </c>
       <c r="B445" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C445" t="n">
         <v>16</v>
       </c>
       <c r="D445" t="s">
-        <v>910</v>
+        <v>210</v>
       </c>
       <c r="F445" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>429</v>
+        <v>736</v>
       </c>
       <c r="B446" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C446" t="n">
         <v>15</v>
       </c>
       <c r="D446" t="s">
-        <v>1018</v>
+        <v>165</v>
       </c>
       <c r="F446" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>543</v>
+        <v>145</v>
       </c>
       <c r="B447" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C447" t="n">
         <v>14</v>
       </c>
       <c r="D447" t="s">
-        <v>359</v>
+        <v>69</v>
       </c>
       <c r="F447" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>120</v>
+        <v>48</v>
       </c>
       <c r="B448" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C448" t="n">
         <v>13</v>
       </c>
       <c r="D448" t="s">
-        <v>949</v>
+        <v>781</v>
       </c>
       <c r="F448" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>262</v>
+        <v>104</v>
       </c>
       <c r="B449" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C449" t="n">
         <v>12</v>
       </c>
       <c r="D449" t="s">
-        <v>201</v>
+        <v>327</v>
       </c>
       <c r="F449" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>234</v>
+        <v>549</v>
       </c>
       <c r="B450" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C450" t="n">
         <v>11</v>
       </c>
       <c r="D450" t="s">
-        <v>268</v>
+        <v>370</v>
       </c>
       <c r="F450" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>524</v>
+        <v>635</v>
       </c>
       <c r="B451" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C451" t="n">
         <v>10</v>
       </c>
       <c r="D451" t="s">
-        <v>866</v>
+        <v>706</v>
       </c>
       <c r="F451" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>677</v>
+        <v>849</v>
       </c>
       <c r="B452" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C452" t="n">
         <v>9</v>
       </c>
       <c r="D452" t="s">
-        <v>904</v>
+        <v>179</v>
       </c>
       <c r="F452" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>333</v>
+        <v>799</v>
       </c>
       <c r="B453" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C453" t="n">
         <v>8</v>
       </c>
       <c r="D453" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="F453" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>862</v>
+        <v>82</v>
       </c>
       <c r="B454" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C454" t="n">
         <v>7</v>
       </c>
       <c r="D454" t="s">
-        <v>702</v>
+        <v>376</v>
       </c>
       <c r="F454" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>554</v>
+        <v>34</v>
       </c>
       <c r="B455" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C455" t="n">
         <v>6</v>
       </c>
       <c r="D455" t="s">
-        <v>122</v>
+        <v>852</v>
       </c>
       <c r="F455" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>834</v>
+        <v>961</v>
       </c>
       <c r="B456" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C456" t="n">
         <v>5</v>
       </c>
       <c r="D456" t="s">
-        <v>273</v>
+        <v>454</v>
       </c>
       <c r="F456" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>108</v>
+        <v>790</v>
       </c>
       <c r="B457" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C457" t="n">
         <v>4</v>
       </c>
       <c r="D457" t="s">
-        <v>906</v>
+        <v>337</v>
       </c>
       <c r="F457" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>433</v>
+        <v>653</v>
       </c>
       <c r="B458" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C458" t="n">
         <v>3</v>
       </c>
       <c r="D458" t="s">
-        <v>576</v>
+        <v>775</v>
       </c>
       <c r="F458" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>681</v>
+        <v>239</v>
       </c>
       <c r="B459" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C459" t="n">
         <v>2</v>
       </c>
       <c r="D459" t="s">
-        <v>93</v>
+        <v>552</v>
       </c>
       <c r="F459" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>391</v>
+        <v>427</v>
       </c>
       <c r="B460" t="s">
-        <v>842</v>
+        <v>59</v>
       </c>
       <c r="C460" t="n">
         <v>1</v>
       </c>
       <c r="D460" t="s">
-        <v>278</v>
+        <v>695</v>
       </c>
       <c r="F460" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>