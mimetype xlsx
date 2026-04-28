--- v0 (2025-12-14)
+++ v1 (2026-04-28)
@@ -17,291 +17,291 @@
   <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" />
   <Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" />
   <Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" />
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Tablib Dataset" r:id="rId1" sheetId="1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
+    <t>Comisión de Puntos Legislativos y Técnica Parlamentaria</t>
+  </si>
+  <si>
+    <t>Hugo  Alday  Nieto</t>
+  </si>
+  <si>
+    <t>Comisión de Educación, Ciencia y Tecnología</t>
+  </si>
+  <si>
+    <t>Comisión de Desarrollo Familiar y Grupos en Situación de Vulnerabilidad</t>
+  </si>
+  <si>
+    <t>Paola Elizabeth  Moreno  Córdova</t>
+  </si>
+  <si>
+    <t>Presidente(a)</t>
+  </si>
+  <si>
+    <t>Alexa  Murguia  Trujillo</t>
+  </si>
+  <si>
+    <t>XV</t>
+  </si>
+  <si>
+    <t>Distrito</t>
+  </si>
+  <si>
+    <t>Comisión de Hacienda, Presupuesto y Cuenta</t>
+  </si>
+  <si>
+    <t>Comisión de Movilidad</t>
+  </si>
+  <si>
+    <t>Comisión de Cultura</t>
+  </si>
+  <si>
+    <t>Comisión de Turismo y Asuntos Internacionales</t>
+  </si>
+  <si>
+    <t>Jorge Armando  Cabrera  Tinajero</t>
+  </si>
+  <si>
+    <t>Secretario(a)</t>
+  </si>
+  <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>Saulo  Aguilar  Bernés</t>
+  </si>
+  <si>
+    <t>IX</t>
+  </si>
+  <si>
+    <t>Jennifer Paulina  Rubio  Tello</t>
+  </si>
+  <si>
+    <t>XIII</t>
+  </si>
+  <si>
+    <t>Luz Gabriela  Mora  Castillo</t>
+  </si>
+  <si>
+    <t>Filiberto  Martínez  Méndez</t>
+  </si>
+  <si>
+    <t>Fraccion</t>
+  </si>
+  <si>
+    <t>Comisión del Bienestar Humano y Poblacional</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>Comisión de Defensa de los Límites de Quintana Roo y Asuntos Fronterizos</t>
+  </si>
+  <si>
+    <t>Comisión de Derechos Humanos</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>Comisión de Desarrollo Juvenil con Igualdad de Oportunidades</t>
+  </si>
+  <si>
+    <t>Plurinominal</t>
+  </si>
+  <si>
+    <t>MORENA</t>
+  </si>
+  <si>
+    <t>Reyna Lesley  Tamayo  Carballo</t>
+  </si>
+  <si>
     <t>III</t>
   </si>
   <si>
-    <t>Comisión de Movilidad</t>
-[...2 lines deleted...]
-    <t>XV</t>
+    <t>Comisión de Trabajo y Previsión Social</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>Renán Eduardo  Sánchez  Tajonar</t>
+  </si>
+  <si>
+    <t>II</t>
+  </si>
+  <si>
+    <t>Comisión de Seguridad Ciudadana, Protección Civil y Bomberos</t>
+  </si>
+  <si>
+    <t>Wilbert Alberto  Batún  Chulim</t>
+  </si>
+  <si>
+    <t>Cargo</t>
+  </si>
+  <si>
+    <t>XI</t>
+  </si>
+  <si>
+    <t>MC</t>
+  </si>
+  <si>
+    <t>Comisión de Planeación y Desarrollo Económico</t>
+  </si>
+  <si>
+    <t>Euterpe Alicia  Gutiérrez  Valasis</t>
+  </si>
+  <si>
+    <t>Comisión para la Igualdad de Género</t>
+  </si>
+  <si>
+    <t>Andrea del Rosario  González  Loria</t>
+  </si>
+  <si>
+    <t>César Santiago Augusto  Frías  Canché</t>
+  </si>
+  <si>
+    <t>Comisión de Deporte</t>
+  </si>
+  <si>
+    <t>XII</t>
+  </si>
+  <si>
+    <t>María Jimena Pamela  Lasa  Aguilar</t>
+  </si>
+  <si>
+    <t>Comisión de Puntos Constitucionales</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
+    <t>VI</t>
+  </si>
+  <si>
+    <t>José Luis  Pech  Varguez</t>
+  </si>
+  <si>
+    <t>Extension</t>
+  </si>
+  <si>
+    <t>Comisión de Desarrollo Rural y Pesquero</t>
+  </si>
+  <si>
+    <t>Comisión de Salud y Asistencia Social</t>
+  </si>
+  <si>
+    <t>María José  Osorio  Rosas</t>
+  </si>
+  <si>
+    <t>Ángel  Alvarez  Cervera</t>
+  </si>
+  <si>
+    <t>José María  Chacón  Chablé</t>
+  </si>
+  <si>
+    <t>Jorge Arturo  Sanén  Cervantes</t>
+  </si>
+  <si>
+    <t>Comisión de Justicia</t>
+  </si>
+  <si>
+    <t>Comisión de Asuntos Municipales</t>
+  </si>
+  <si>
+    <t>Ricardo  Velazco  Rodríguez</t>
+  </si>
+  <si>
+    <t>PVEM</t>
+  </si>
+  <si>
+    <t>VII</t>
+  </si>
+  <si>
+    <t>IV</t>
+  </si>
+  <si>
+    <t>XIV</t>
+  </si>
+  <si>
+    <t>Silvia  Dzul  Sánchez</t>
+  </si>
+  <si>
+    <t>VIII</t>
+  </si>
+  <si>
+    <t>Lilia Inés  Mis  Martínez</t>
+  </si>
+  <si>
     <t>Diana Frine  Gutiérrez  García</t>
   </si>
   <si>
+    <t>Comisión Anticorrupción, Participación Ciudadana y Órganos Autónomos</t>
+  </si>
+  <si>
+    <t>Comisión de Medio Ambiente y Cambio Climático</t>
+  </si>
+  <si>
+    <t>Diputado</t>
+  </si>
+  <si>
+    <t>Vocal</t>
+  </si>
+  <si>
+    <t>Comisión de Desarrollo Urbano Sustentable y Asuntos Metropolitanos</t>
+  </si>
+  <si>
+    <t>PRI</t>
+  </si>
+  <si>
     <t>Comisión de Desarrollo Indígena</t>
   </si>
   <si>
-    <t>Hugo  Alday  Nieto</t>
-[...50 lines deleted...]
-    <t>PVEM</t>
+    <t>Ruben Antonio  Carrillo  Buenfil</t>
   </si>
   <si>
     <t>comision</t>
-  </si>
-[...166 lines deleted...]
-    <t>Comisión del Bienestar Humano y Poblacional</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
@@ -630,2566 +630,2566 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F126"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col collapsed="0" min="1" max="1" width="9.10"/>
     <col collapsed="0" min="2" max="2" width="9.10"/>
     <col collapsed="0" min="3" max="3" width="9.10"/>
     <col collapsed="0" min="4" max="4" width="9.10"/>
     <col collapsed="0" min="5" max="5" width="9.10"/>
     <col collapsed="0" min="6" max="6" width="9.10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s" s="1">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="B1" t="s" s="1">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="C1" t="s" s="1">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s" s="1">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="E1" t="s" s="1">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F1" t="s" s="1">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="B2" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D2" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E2" t="n">
         <v>1255</v>
       </c>
       <c r="F2" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
         <v>70</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E3" t="n">
         <v>1280</v>
       </c>
       <c r="F3" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="B4" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D4" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E4" t="n">
         <v>1269</v>
       </c>
       <c r="F4" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="B5" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D5" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="E5" t="n">
         <v>1253</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="n">
         <v>1229</v>
       </c>
       <c r="F6" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C7" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E7" t="n">
         <v>1257</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E8" t="n">
         <v>1251</v>
       </c>
       <c r="F8" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="B9" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="E9" t="n">
         <v>1250</v>
       </c>
       <c r="F9" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="B10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E10" t="n">
         <v>1255</v>
       </c>
       <c r="F10" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="B11" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="E11" t="n">
         <v>1252</v>
       </c>
       <c r="F11" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>4</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E12" t="n">
         <v>1262</v>
       </c>
       <c r="F12" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C13" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E13" t="n">
         <v>1271</v>
       </c>
       <c r="F13" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D14" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E14" t="n">
         <v>1251</v>
       </c>
       <c r="F14" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C15" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="E15" t="n">
         <v>1254</v>
       </c>
       <c r="F15" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E16" t="n">
         <v>1280</v>
       </c>
       <c r="F16" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E17" t="n">
         <v>1204</v>
       </c>
       <c r="F17" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E18" t="n">
         <v>1255</v>
       </c>
       <c r="F18" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E19" t="n">
         <v>1259</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>4</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E20" t="n">
         <v>1262</v>
       </c>
       <c r="F20" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E21" t="n">
         <v>1271</v>
       </c>
       <c r="F21" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="B22" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C22" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E22" t="n">
         <v>1271</v>
       </c>
       <c r="F22" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="B23" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="D23" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E23" t="n">
         <v>1273</v>
       </c>
       <c r="F23" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="B24" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C24" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D24" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E24" t="n">
         <v>1204</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C25" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D25" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="E25" t="n">
         <v>1252</v>
       </c>
       <c r="F25" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="B26" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C26" t="s">
+        <v>46</v>
+      </c>
+      <c r="D26" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E26" t="n">
         <v>1269</v>
       </c>
       <c r="F26" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="B27" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D27" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E27" t="n">
         <v>1266</v>
       </c>
       <c r="F27" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="B28" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C28" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="D28" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E28" t="n">
         <v>1261</v>
       </c>
       <c r="F28" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="B29" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C29" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="D29" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E29" t="n">
         <v>1280</v>
       </c>
       <c r="F29" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="B30" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C30" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="D30" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E30" t="n">
         <v>1258</v>
       </c>
       <c r="F30" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="B31" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C31" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="D31" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E31" t="n">
         <v>1112</v>
       </c>
       <c r="F31" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="B32" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C32" t="s">
-        <v>4</v>
+        <v>71</v>
       </c>
       <c r="D32" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="E32" t="n">
         <v>1268</v>
       </c>
       <c r="F32" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="B33" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C33" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D33" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="E33" t="n">
         <v>1252</v>
       </c>
       <c r="F33" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="B34" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C34" t="s">
+        <v>46</v>
+      </c>
+      <c r="D34" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E34" t="n">
         <v>1269</v>
       </c>
       <c r="F34" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="B35" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C35" t="s">
-        <v>40</v>
+        <v>4</v>
       </c>
       <c r="D35" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E35" t="n">
         <v>1262</v>
       </c>
       <c r="F35" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="B36" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D36" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E36" t="n">
         <v>1267</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="B37" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C37" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="D37" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E37" t="n">
         <v>1112</v>
       </c>
       <c r="F37" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C38" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D38" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="E38" t="n">
         <v>1253</v>
       </c>
       <c r="F38" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C39" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="D39" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="E39" t="n">
         <v>1256</v>
       </c>
       <c r="F39" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="B40" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C40" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="D40" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E40" t="n">
         <v>1261</v>
       </c>
       <c r="F40" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="B41" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C41" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="D41" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E41" t="n">
         <v>1258</v>
       </c>
       <c r="F41" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
+        <v>78</v>
+      </c>
+      <c r="B42" t="s">
         <v>5</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="D42" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="E42" t="n">
         <v>1254</v>
       </c>
       <c r="F42" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>5</v>
+        <v>78</v>
       </c>
       <c r="B43" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C43" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="n">
         <v>1229</v>
       </c>
       <c r="F43" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>5</v>
+        <v>78</v>
       </c>
       <c r="B44" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C44" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D44" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E44" t="n">
         <v>1266</v>
       </c>
       <c r="F44" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>5</v>
+        <v>78</v>
       </c>
       <c r="B45" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C45" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D45" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E45" t="n">
         <v>1259</v>
       </c>
       <c r="F45" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>5</v>
+        <v>78</v>
       </c>
       <c r="B46" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C46" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="D46" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E46" t="n">
         <v>1112</v>
       </c>
       <c r="F46" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="D47" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E47" t="n">
         <v>1264</v>
       </c>
       <c r="F47" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D48" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E48" t="n">
         <v>1267</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C49" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="D49" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E49" t="n">
         <v>1261</v>
       </c>
       <c r="F49" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C50" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="D50" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E50" t="n">
         <v>1112</v>
       </c>
       <c r="F50" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C51" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E51" t="n">
         <v>1229</v>
       </c>
       <c r="F51" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="B52" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C52" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D52" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="E52" t="n">
         <v>1250</v>
       </c>
       <c r="F52" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="B53" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C53" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="D53" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="E53" t="n">
         <v>1254</v>
       </c>
       <c r="F53" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="B54" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C54" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D54" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E54" t="n">
         <v>1259</v>
       </c>
       <c r="F54" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="B55" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C55" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D55" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E55" t="n">
         <v>1251</v>
       </c>
       <c r="F55" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="B56" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C56" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E56" t="n">
         <v>1257</v>
       </c>
       <c r="F56" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="B57" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C57" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D57" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="E57" t="n">
         <v>1253</v>
       </c>
       <c r="F57" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="B58" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C58" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D58" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E58" t="n">
         <v>1270</v>
       </c>
       <c r="F58" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="B59" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="D59" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E59" t="n">
         <v>1264</v>
       </c>
       <c r="F59" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="B60" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C60" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D60" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="E60" t="n">
         <v>1250</v>
       </c>
       <c r="F60" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="B61" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D61" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E61" t="n">
         <v>1267</v>
       </c>
       <c r="F61" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="B62" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C62" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="D62" t="s">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="E62" t="n">
         <v>1274</v>
       </c>
       <c r="F62" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="B63" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C63" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="D63" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="E63" t="n">
         <v>1256</v>
       </c>
       <c r="F63" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="B64" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C64" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D64" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="E64" t="n">
         <v>1253</v>
       </c>
       <c r="F64" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="B65" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="D65" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E65" t="n">
         <v>1264</v>
       </c>
       <c r="F65" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="B66" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C66" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="D66" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E66" t="n">
         <v>1261</v>
       </c>
       <c r="F66" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="B67" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C67" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D67" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="n">
         <v>1229</v>
       </c>
       <c r="F67" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="B68" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C68" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="D68" t="s">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="E68" t="n">
         <v>1274</v>
       </c>
       <c r="F68" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="B69" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D69" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E69" t="n">
         <v>1267</v>
       </c>
       <c r="F69" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="B70" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C70" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D70" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E70" t="n">
         <v>1271</v>
       </c>
       <c r="F70" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="B71" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C71" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D71" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E71" t="n">
         <v>1266</v>
       </c>
       <c r="F71" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="B72" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C72" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="D72" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E72" t="n">
         <v>1280</v>
       </c>
       <c r="F72" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="B73" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C73" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="D73" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E73" t="n">
         <v>1257</v>
       </c>
       <c r="F73" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="B74" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C74" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="D74" t="s">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="E74" t="n">
         <v>1274</v>
       </c>
       <c r="F74" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="B75" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C75" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D75" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E75" t="n">
         <v>1270</v>
       </c>
       <c r="F75" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="B76" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C76" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="D76" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="E76" t="n">
         <v>1256</v>
       </c>
       <c r="F76" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="B77" t="s">
+        <v>5</v>
+      </c>
+      <c r="C77" t="s">
         <v>49</v>
       </c>
-      <c r="C77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="E77" t="n">
         <v>1256</v>
       </c>
       <c r="F77" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="B78" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C78" t="s">
-        <v>40</v>
+        <v>4</v>
       </c>
       <c r="D78" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E78" t="n">
         <v>1262</v>
       </c>
       <c r="F78" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="B79" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C79" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D79" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="E79" t="n">
         <v>1252</v>
       </c>
       <c r="F79" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="B80" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C80" t="s">
-        <v>4</v>
+        <v>71</v>
       </c>
       <c r="D80" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="E80" t="n">
         <v>1268</v>
       </c>
       <c r="F80" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="B81" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C81" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D81" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="E81" t="n">
         <v>1253</v>
       </c>
       <c r="F81" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C82" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="D82" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="E82" t="n">
         <v>1252</v>
       </c>
       <c r="F82" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
+        <v>2</v>
+      </c>
+      <c r="B83" t="s">
         <v>14</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="D83" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E83" t="n">
         <v>1258</v>
       </c>
       <c r="F83" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C84" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="D84" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E84" t="n">
         <v>1264</v>
       </c>
       <c r="F84" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B85" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C85" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="D85" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E85" t="n">
         <v>1273</v>
       </c>
       <c r="F85" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="B86" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C86" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="D86" t="s">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="E86" t="n">
         <v>1274</v>
       </c>
       <c r="F86" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>73</v>
       </c>
       <c r="B87" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C87" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D87" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E87" t="n">
         <v>1251</v>
       </c>
       <c r="F87" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>73</v>
       </c>
       <c r="B88" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C88" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D88" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E88" t="n">
         <v>1204</v>
       </c>
       <c r="F88" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>73</v>
       </c>
       <c r="B89" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C89" t="s">
-        <v>4</v>
+        <v>71</v>
       </c>
       <c r="D89" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="E89" t="n">
         <v>1268</v>
       </c>
       <c r="F89" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>73</v>
       </c>
       <c r="B90" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C90" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="D90" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="E90" t="n">
         <v>1254</v>
       </c>
       <c r="F90" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>73</v>
       </c>
       <c r="B91" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C91" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D91" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E91" t="n">
         <v>1270</v>
       </c>
       <c r="F91" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="B92" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C92" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="D92" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E92" t="n">
         <v>1258</v>
       </c>
       <c r="F92" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="B93" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="D93" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E93" t="n">
         <v>1264</v>
       </c>
       <c r="F93" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="B94" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C94" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="D94" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="E94" t="n">
         <v>1254</v>
       </c>
       <c r="F94" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="B95" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="D95" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E95" t="n">
         <v>1273</v>
       </c>
       <c r="F95" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="B96" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C96" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="D96" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="E96" t="n">
         <v>1256</v>
       </c>
       <c r="F96" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="B97" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C97" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D97" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E97" t="n">
         <v>1270</v>
       </c>
       <c r="F97" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="B98" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C98" t="s">
-        <v>4</v>
+        <v>71</v>
       </c>
       <c r="D98" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="E98" t="n">
         <v>1268</v>
       </c>
       <c r="F98" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="B99" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C99" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D99" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E99" t="n">
         <v>1204</v>
       </c>
       <c r="F99" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="B100" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C100" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D100" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E100" t="n">
         <v>1251</v>
       </c>
       <c r="F100" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="B101" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C101" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D101" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E101" t="n">
         <v>1255</v>
       </c>
       <c r="F101" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B102" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C102" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="D102" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E102" t="n">
         <v>1261</v>
       </c>
       <c r="F102" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B103" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C103" t="s">
+        <v>46</v>
+      </c>
+      <c r="D103" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E103" t="n">
         <v>1269</v>
       </c>
       <c r="F103" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B104" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C104" t="s">
-        <v>4</v>
+        <v>71</v>
       </c>
       <c r="D104" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="E104" t="n">
         <v>1268</v>
       </c>
       <c r="F104" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B105" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C105" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="D105" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E105" t="n">
         <v>1257</v>
       </c>
       <c r="F105" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B106" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C106" t="s">
-        <v>40</v>
+        <v>4</v>
       </c>
       <c r="D106" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E106" t="n">
         <v>1262</v>
       </c>
       <c r="F106" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B107" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C107" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="D107" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E107" t="n">
         <v>1273</v>
       </c>
       <c r="F107" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B108" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C108" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="D108" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E108" t="n">
         <v>1112</v>
       </c>
       <c r="F108" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B109" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C109" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D109" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E109" t="n">
         <v>1266</v>
       </c>
       <c r="F109" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B110" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C110" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="D110" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E110" t="n">
         <v>1257</v>
       </c>
       <c r="F110" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B111" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C111" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D111" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E111" t="n">
         <v>1270</v>
       </c>
       <c r="F111" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="B112" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C112" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D112" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E112" t="n">
         <v>1259</v>
       </c>
       <c r="F112" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="B113" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C113" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D113" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E113" t="n">
         <v>1266</v>
       </c>
       <c r="F113" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="B114" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C114" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="D114" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E114" t="n">
         <v>1273</v>
       </c>
       <c r="F114" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="B115" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C115" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="D115" t="s">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="E115" t="n">
         <v>1274</v>
       </c>
       <c r="F115" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="B116" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C116" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D116" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E116" t="n">
         <v>1271</v>
       </c>
       <c r="F116" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="B117" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C117" t="s">
+        <v>46</v>
+      </c>
+      <c r="D117" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E117" t="n">
         <v>1269</v>
       </c>
       <c r="F117" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="B118" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C118" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D118" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="E118" t="n">
         <v>1250</v>
       </c>
       <c r="F118" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="B119" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C119" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D119" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E119" t="n">
         <v>1229</v>
       </c>
       <c r="F119" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="B120" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C120" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D120" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="E120" t="n">
         <v>1204</v>
       </c>
       <c r="F120" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="B121" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C121" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D121" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E121" t="n">
         <v>1255</v>
       </c>
       <c r="F121" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="B122" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="C122" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D122" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E122" t="n">
         <v>1267</v>
       </c>
       <c r="F122" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="B123" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="C123" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D123" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E123" t="n">
         <v>1259</v>
       </c>
       <c r="F123" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="B124" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C124" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="D124" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E124" t="n">
         <v>1280</v>
       </c>
       <c r="F124" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="B125" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C125" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="D125" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E125" t="n">
         <v>1258</v>
       </c>
       <c r="F125" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="B126" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C126" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D126" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="E126" t="n">
         <v>1250</v>
       </c>
       <c r="F126" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>