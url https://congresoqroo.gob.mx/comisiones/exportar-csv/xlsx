--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -17,291 +17,291 @@
   <Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" />
   <Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" />
   <Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" />
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Tablib Dataset" r:id="rId1" sheetId="1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
+    <t>Comisión de Trabajo y Previsión Social</t>
+  </si>
+  <si>
+    <t>Alexa  Murguia  Trujillo</t>
+  </si>
+  <si>
+    <t>Comisión de Desarrollo Rural y Pesquero</t>
+  </si>
+  <si>
+    <t>VIII</t>
+  </si>
+  <si>
+    <t>Comisión de Medio Ambiente, Cambio Climático y de Protección y Bienestar Animal</t>
+  </si>
+  <si>
+    <t>Comisión de Deporte</t>
+  </si>
+  <si>
+    <t>Secretario(a)</t>
+  </si>
+  <si>
+    <t>Hugo  Alday  Nieto</t>
+  </si>
+  <si>
+    <t>MORENA</t>
+  </si>
+  <si>
+    <t>Diputado</t>
+  </si>
+  <si>
+    <t>Presidente(a)</t>
+  </si>
+  <si>
+    <t>Renán Eduardo  Sánchez  Tajonar</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>Lilia Inés  Mis  Martínez</t>
+  </si>
+  <si>
+    <t>Comisión de Desarrollo Familiar y Grupos en Situación de Vulnerabilidad</t>
+  </si>
+  <si>
+    <t>Distrito</t>
+  </si>
+  <si>
+    <t>Cargo</t>
+  </si>
+  <si>
+    <t>VII</t>
+  </si>
+  <si>
+    <t>Euterpe Alicia  Gutiérrez  Valasis</t>
+  </si>
+  <si>
+    <t>Andrea del Rosario  González  Loria</t>
+  </si>
+  <si>
+    <t>Paola Elizabeth  Moreno  Córdova</t>
+  </si>
+  <si>
+    <t>Luz Gabriela  Mora  Castillo</t>
+  </si>
+  <si>
+    <t>José Luis  Pech  Varguez</t>
+  </si>
+  <si>
+    <t>María Jimena Pamela  Lasa  Aguilar</t>
+  </si>
+  <si>
+    <t>Comisión de Educación, Ciencia y Tecnología</t>
+  </si>
+  <si>
+    <t>Comisión de Turismo y Asuntos Internacionales</t>
+  </si>
+  <si>
+    <t>Comisión de Justicia</t>
+  </si>
+  <si>
+    <t>comision</t>
+  </si>
+  <si>
+    <t>Filiberto  Martínez  Méndez</t>
+  </si>
+  <si>
+    <t>IX</t>
+  </si>
+  <si>
+    <t>José María  Chacón  Chablé</t>
+  </si>
+  <si>
+    <t>MC</t>
+  </si>
+  <si>
+    <t>Comisión de Desarrollo Juvenil con Igualdad de Oportunidades</t>
+  </si>
+  <si>
+    <t>Comisión de Derechos Humanos</t>
+  </si>
+  <si>
+    <t>Comisión de Puntos Constitucionales</t>
+  </si>
+  <si>
+    <t>María José  Osorio  Rosas</t>
+  </si>
+  <si>
+    <t>XIII</t>
+  </si>
+  <si>
+    <t>Comisión de Movilidad</t>
+  </si>
+  <si>
+    <t>XI</t>
+  </si>
+  <si>
+    <t>Comisión de Hacienda, Presupuesto y Cuenta</t>
+  </si>
+  <si>
+    <t>VI</t>
+  </si>
+  <si>
+    <t>Comisión del Bienestar Humano y Poblacional</t>
+  </si>
+  <si>
+    <t>PRI</t>
+  </si>
+  <si>
+    <t>Ángel  Alvarez  Cervera</t>
+  </si>
+  <si>
+    <t>Ruben Antonio  Carrillo  Buenfil</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>XV</t>
+  </si>
+  <si>
+    <t>Comisión para la Igualdad Sustantiva de Género</t>
+  </si>
+  <si>
+    <t>Wilbert Alberto  Batún  Chulim</t>
+  </si>
+  <si>
+    <t>Comisión de Cultura</t>
+  </si>
+  <si>
+    <t>Comisión Anticorrupción, Participación Ciudadana y Órganos Autónomos</t>
+  </si>
+  <si>
+    <t>Comisión de Asuntos Municipales</t>
+  </si>
+  <si>
+    <t>III</t>
+  </si>
+  <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>Comisión de Desarrollo Indígena</t>
+  </si>
+  <si>
+    <t>Jennifer Paulina  Rubio  Tello</t>
+  </si>
+  <si>
+    <t>PVEM</t>
+  </si>
+  <si>
+    <t>Reyna Lesley  Tamayo  Carballo</t>
+  </si>
+  <si>
+    <t>Comisión de Desarrollo Urbano Sustentable y Asuntos Metropolitanos</t>
+  </si>
+  <si>
+    <t>Comisión de Defensa de los Límites de Quintana Roo y Asuntos Fronterizos</t>
+  </si>
+  <si>
+    <t>XIV</t>
+  </si>
+  <si>
+    <t>Comisión de Salud y Asistencia Social</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Jorge Arturo  Sanén  Cervantes</t>
+  </si>
+  <si>
+    <t>Comisión de Seguridad Ciudadana, Protección Civil y Bomberos</t>
+  </si>
+  <si>
+    <t>Plurinominal</t>
+  </si>
+  <si>
+    <t>César Santiago Augusto  Frías  Canché</t>
+  </si>
+  <si>
+    <t>II</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>Comisión de Planeación y Desarrollo Económico</t>
+  </si>
+  <si>
+    <t>Diana Frine  Gutiérrez  García</t>
+  </si>
+  <si>
+    <t>Ricardo  Velazco  Rodríguez</t>
+  </si>
+  <si>
+    <t>Fraccion</t>
+  </si>
+  <si>
     <t>Comisión de Puntos Legislativos y Técnica Parlamentaria</t>
   </si>
   <si>
-    <t>Hugo  Alday  Nieto</t>
-[...34 lines deleted...]
-  <si>
     <t>Jorge Armando  Cabrera  Tinajero</t>
   </si>
   <si>
-    <t>Secretario(a)</t>
-[...2 lines deleted...]
-    <t>PAN</t>
+    <t>IV</t>
+  </si>
+  <si>
+    <t>Extension</t>
+  </si>
+  <si>
+    <t>XII</t>
+  </si>
+  <si>
+    <t>Vocal</t>
   </si>
   <si>
     <t>Saulo  Aguilar  Bernés</t>
   </si>
   <si>
-    <t>IX</t>
-[...151 lines deleted...]
-  <si>
     <t>Silvia  Dzul  Sánchez</t>
-  </si>
-[...34 lines deleted...]
-    <t>comision</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
@@ -630,2566 +630,2566 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F126"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col collapsed="0" min="1" max="1" width="9.10"/>
     <col collapsed="0" min="2" max="2" width="9.10"/>
     <col collapsed="0" min="3" max="3" width="9.10"/>
     <col collapsed="0" min="4" max="4" width="9.10"/>
     <col collapsed="0" min="5" max="5" width="9.10"/>
     <col collapsed="0" min="6" max="6" width="9.10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s" s="1">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="B1" t="s" s="1">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="C1" t="s" s="1">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="D1" t="s" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E1" t="s" s="1">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s" s="1">
-        <v>22</v>
+        <v>72</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="B2" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D2" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E2" t="n">
         <v>1255</v>
       </c>
       <c r="F2" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C3" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E3" t="n">
         <v>1280</v>
       </c>
       <c r="F3" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="B4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C4" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="D4" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="E4" t="n">
         <v>1269</v>
       </c>
       <c r="F4" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="B5" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C5" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="E5" t="n">
         <v>1253</v>
       </c>
       <c r="F5" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E6" t="n">
         <v>1229</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="B7" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C7" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E7" t="n">
         <v>1257</v>
       </c>
       <c r="F7" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="E8" t="n">
         <v>1251</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C9" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="E9" t="n">
         <v>1250</v>
       </c>
       <c r="F9" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C10" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E10" t="n">
         <v>1255</v>
       </c>
       <c r="F10" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="B11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E11" t="n">
         <v>1252</v>
       </c>
       <c r="F11" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="B12" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C12" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="E12" t="n">
         <v>1262</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="B13" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C13" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="D13" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E13" t="n">
         <v>1271</v>
       </c>
       <c r="F13" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="B14" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C14" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="E14" t="n">
         <v>1251</v>
       </c>
       <c r="F14" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="B15" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="E15" t="n">
         <v>1254</v>
       </c>
       <c r="F15" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E16" t="n">
         <v>1280</v>
       </c>
       <c r="F16" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="B17" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E17" t="n">
         <v>1204</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="B18" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C18" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E18" t="n">
         <v>1255</v>
       </c>
       <c r="F18" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="B19" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C19" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E19" t="n">
         <v>1259</v>
       </c>
       <c r="F19" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C20" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="E20" t="n">
         <v>1262</v>
       </c>
       <c r="F20" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C21" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="D21" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E21" t="n">
         <v>1271</v>
       </c>
       <c r="F21" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="B22" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C22" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="D22" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E22" t="n">
         <v>1271</v>
       </c>
       <c r="F22" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="B23" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="D23" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="E23" t="n">
         <v>1273</v>
       </c>
       <c r="F23" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E24" t="n">
         <v>1204</v>
       </c>
       <c r="F24" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="B25" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E25" t="n">
         <v>1252</v>
       </c>
       <c r="F25" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C26" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="D26" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="E26" t="n">
         <v>1269</v>
       </c>
       <c r="F26" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="B27" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C27" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D27" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="E27" t="n">
         <v>1266</v>
       </c>
       <c r="F27" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="B28" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C28" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D28" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E28" t="n">
         <v>1261</v>
       </c>
       <c r="F28" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="B29" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C29" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E29" t="n">
         <v>1280</v>
       </c>
       <c r="F29" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="B30" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C30" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="D30" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E30" t="n">
         <v>1258</v>
       </c>
       <c r="F30" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="B31" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C31" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="D31" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E31" t="n">
         <v>1112</v>
       </c>
       <c r="F31" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B32" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C32" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D32" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E32" t="n">
         <v>1268</v>
       </c>
       <c r="F32" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C33" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D33" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="E33" t="n">
         <v>1252</v>
       </c>
       <c r="F33" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B34" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C34" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="D34" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="E34" t="n">
         <v>1269</v>
       </c>
       <c r="F34" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B35" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C35" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="D35" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="E35" t="n">
         <v>1262</v>
       </c>
       <c r="F35" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" t="s">
         <v>28</v>
       </c>
-      <c r="B36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E36" t="n">
         <v>1267</v>
       </c>
       <c r="F36" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B37" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C37" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="D37" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E37" t="n">
         <v>1112</v>
       </c>
       <c r="F37" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B38" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C38" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="D38" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="E38" t="n">
         <v>1253</v>
       </c>
       <c r="F38" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" t="s">
+        <v>78</v>
+      </c>
+      <c r="C39" t="s">
+        <v>23</v>
+      </c>
+      <c r="D39" t="s">
         <v>3</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E39" t="n">
         <v>1256</v>
       </c>
       <c r="F39" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B40" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C40" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D40" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E40" t="n">
         <v>1261</v>
       </c>
       <c r="F40" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B41" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C41" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="D41" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E41" t="n">
         <v>1258</v>
       </c>
       <c r="F41" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="B42" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="D42" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="E42" t="n">
         <v>1254</v>
       </c>
       <c r="F42" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="B43" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C43" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="D43" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E43" t="n">
         <v>1229</v>
       </c>
       <c r="F43" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="B44" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C44" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D44" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="E44" t="n">
         <v>1266</v>
       </c>
       <c r="F44" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="B45" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C45" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="D45" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E45" t="n">
         <v>1259</v>
       </c>
       <c r="F45" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="B46" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C46" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="D46" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E46" t="n">
         <v>1112</v>
       </c>
       <c r="F46" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>2</v>
       </c>
       <c r="B47" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C47" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D47" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E47" t="n">
         <v>1264</v>
       </c>
       <c r="F47" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>2</v>
       </c>
       <c r="B48" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C48" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D48" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E48" t="n">
         <v>1267</v>
       </c>
       <c r="F48" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>2</v>
       </c>
       <c r="B49" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C49" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D49" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E49" t="n">
         <v>1261</v>
       </c>
       <c r="F49" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>2</v>
       </c>
       <c r="B50" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C50" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="D50" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E50" t="n">
         <v>1112</v>
       </c>
       <c r="F50" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" t="s">
+        <v>78</v>
+      </c>
+      <c r="C51" t="s">
         <v>55</v>
       </c>
-      <c r="B51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E51" t="n">
         <v>1229</v>
       </c>
       <c r="F51" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="B52" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C52" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D52" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="E52" t="n">
         <v>1250</v>
       </c>
       <c r="F52" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="B53" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C53" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="D53" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="E53" t="n">
         <v>1254</v>
       </c>
       <c r="F53" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="B54" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C54" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="D54" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E54" t="n">
         <v>1259</v>
       </c>
       <c r="F54" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="B55" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C55" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D55" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="E55" t="n">
         <v>1251</v>
       </c>
       <c r="F55" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="B56" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C56" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="D56" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E56" t="n">
         <v>1257</v>
       </c>
       <c r="F56" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="B57" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C57" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="D57" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="E57" t="n">
         <v>1253</v>
       </c>
       <c r="F57" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="B58" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C58" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D58" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E58" t="n">
         <v>1270</v>
       </c>
       <c r="F58" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="B59" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C59" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D59" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E59" t="n">
         <v>1264</v>
       </c>
       <c r="F59" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="B60" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C60" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D60" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="E60" t="n">
         <v>1250</v>
       </c>
       <c r="F60" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="B61" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C61" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D61" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E61" t="n">
         <v>1267</v>
       </c>
       <c r="F61" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="B62" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C62" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="D62" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="E62" t="n">
         <v>1274</v>
       </c>
       <c r="F62" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="B63" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C63" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D63" t="s">
-        <v>69</v>
+        <v>3</v>
       </c>
       <c r="E63" t="n">
         <v>1256</v>
       </c>
       <c r="F63" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="B64" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C64" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="D64" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="E64" t="n">
         <v>1253</v>
       </c>
       <c r="F64" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="B65" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C65" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D65" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E65" t="n">
         <v>1264</v>
       </c>
       <c r="F65" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="B66" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C66" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D66" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E66" t="n">
         <v>1261</v>
       </c>
       <c r="F66" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B67" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C67" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="D67" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E67" t="n">
         <v>1229</v>
       </c>
       <c r="F67" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B68" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C68" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="D68" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="E68" t="n">
         <v>1274</v>
       </c>
       <c r="F68" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B69" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C69" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D69" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E69" t="n">
         <v>1267</v>
       </c>
       <c r="F69" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B70" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C70" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="D70" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E70" t="n">
         <v>1271</v>
       </c>
       <c r="F70" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B71" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C71" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D71" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="E71" t="n">
         <v>1266</v>
       </c>
       <c r="F71" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B72" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C72" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E72" t="n">
         <v>1280</v>
       </c>
       <c r="F72" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B73" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C73" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="D73" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E73" t="n">
         <v>1257</v>
       </c>
       <c r="F73" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B74" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C74" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="D74" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="E74" t="n">
         <v>1274</v>
       </c>
       <c r="F74" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B75" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C75" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D75" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E75" t="n">
         <v>1270</v>
       </c>
       <c r="F75" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B76" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C76" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D76" t="s">
-        <v>69</v>
+        <v>3</v>
       </c>
       <c r="E76" t="n">
         <v>1256</v>
       </c>
       <c r="F76" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B77" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C77" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D77" t="s">
-        <v>69</v>
+        <v>3</v>
       </c>
       <c r="E77" t="n">
         <v>1256</v>
       </c>
       <c r="F77" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B78" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C78" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="D78" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="E78" t="n">
         <v>1262</v>
       </c>
       <c r="F78" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B79" t="s">
+        <v>78</v>
+      </c>
+      <c r="C79" t="s">
+        <v>1</v>
+      </c>
+      <c r="D79" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E79" t="n">
         <v>1252</v>
       </c>
       <c r="F79" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B80" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C80" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D80" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E80" t="n">
         <v>1268</v>
       </c>
       <c r="F80" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B81" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C81" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="D81" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="E81" t="n">
         <v>1253</v>
       </c>
       <c r="F81" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="B82" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C82" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D82" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="E82" t="n">
         <v>1252</v>
       </c>
       <c r="F82" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="B83" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C83" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="D83" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E83" t="n">
         <v>1258</v>
       </c>
       <c r="F83" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="B84" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C84" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D84" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E84" t="n">
         <v>1264</v>
       </c>
       <c r="F84" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="B85" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="D85" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="E85" t="n">
         <v>1273</v>
       </c>
       <c r="F85" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="B86" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C86" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="D86" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="E86" t="n">
         <v>1274</v>
       </c>
       <c r="F86" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>73</v>
+        <v>4</v>
       </c>
       <c r="B87" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C87" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D87" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="E87" t="n">
         <v>1251</v>
       </c>
       <c r="F87" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>73</v>
+        <v>4</v>
       </c>
       <c r="B88" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C88" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E88" t="n">
         <v>1204</v>
       </c>
       <c r="F88" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>73</v>
+        <v>4</v>
       </c>
       <c r="B89" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C89" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D89" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E89" t="n">
         <v>1268</v>
       </c>
       <c r="F89" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>73</v>
+        <v>4</v>
       </c>
       <c r="B90" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C90" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="D90" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="E90" t="n">
         <v>1254</v>
       </c>
       <c r="F90" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>73</v>
+        <v>4</v>
       </c>
       <c r="B91" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C91" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D91" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E91" t="n">
         <v>1270</v>
       </c>
       <c r="F91" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="B92" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C92" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="D92" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E92" t="n">
         <v>1258</v>
       </c>
       <c r="F92" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="B93" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C93" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="D93" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E93" t="n">
         <v>1264</v>
       </c>
       <c r="F93" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="B94" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C94" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="D94" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="E94" t="n">
         <v>1254</v>
       </c>
       <c r="F94" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="B95" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="D95" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="E95" t="n">
         <v>1273</v>
       </c>
       <c r="F95" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="B96" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C96" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D96" t="s">
-        <v>69</v>
+        <v>3</v>
       </c>
       <c r="E96" t="n">
         <v>1256</v>
       </c>
       <c r="F96" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B97" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C97" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D97" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E97" t="n">
         <v>1270</v>
       </c>
       <c r="F97" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B98" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C98" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D98" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E98" t="n">
         <v>1268</v>
       </c>
       <c r="F98" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B99" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E99" t="n">
         <v>1204</v>
       </c>
       <c r="F99" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B100" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C100" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="D100" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="E100" t="n">
         <v>1251</v>
       </c>
       <c r="F100" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B101" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C101" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D101" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E101" t="n">
         <v>1255</v>
       </c>
       <c r="F101" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
       <c r="B102" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C102" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D102" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E102" t="n">
         <v>1261</v>
       </c>
       <c r="F102" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
       <c r="B103" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C103" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="D103" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="E103" t="n">
         <v>1269</v>
       </c>
       <c r="F103" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
       <c r="B104" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C104" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D104" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E104" t="n">
         <v>1268</v>
       </c>
       <c r="F104" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
       <c r="B105" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C105" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="D105" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E105" t="n">
         <v>1257</v>
       </c>
       <c r="F105" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
       <c r="B106" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C106" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="D106" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="E106" t="n">
         <v>1262</v>
       </c>
       <c r="F106" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
+        <v>37</v>
+      </c>
+      <c r="B107" t="s">
         <v>10</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="D107" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="E107" t="n">
         <v>1273</v>
       </c>
       <c r="F107" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="B108" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C108" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="D108" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E108" t="n">
         <v>1112</v>
       </c>
       <c r="F108" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="B109" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C109" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D109" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="E109" t="n">
         <v>1266</v>
       </c>
       <c r="F109" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="B110" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C110" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="D110" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E110" t="n">
         <v>1257</v>
       </c>
       <c r="F110" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="B111" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C111" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D111" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E111" t="n">
         <v>1270</v>
       </c>
       <c r="F111" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="B112" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C112" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="D112" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E112" t="n">
         <v>1259</v>
       </c>
       <c r="F112" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="B113" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C113" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D113" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="E113" t="n">
         <v>1266</v>
       </c>
       <c r="F113" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="B114" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="D114" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="E114" t="n">
         <v>1273</v>
       </c>
       <c r="F114" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="B115" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C115" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="D115" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="E115" t="n">
         <v>1274</v>
       </c>
       <c r="F115" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="B116" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C116" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="D116" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E116" t="n">
         <v>1271</v>
       </c>
       <c r="F116" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="B117" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C117" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="D117" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="E117" t="n">
         <v>1269</v>
       </c>
       <c r="F117" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="B118" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C118" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D118" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="E118" t="n">
         <v>1250</v>
       </c>
       <c r="F118" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="B119" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C119" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="D119" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E119" t="n">
         <v>1229</v>
       </c>
       <c r="F119" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="B120" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E120" t="n">
         <v>1204</v>
       </c>
       <c r="F120" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="B121" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C121" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D121" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E121" t="n">
         <v>1255</v>
       </c>
       <c r="F121" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="B122" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C122" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D122" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E122" t="n">
         <v>1267</v>
       </c>
       <c r="F122" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="B123" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C123" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="D123" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E123" t="n">
         <v>1259</v>
       </c>
       <c r="F123" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="B124" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C124" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="D124" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E124" t="n">
         <v>1280</v>
       </c>
       <c r="F124" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="B125" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C125" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="D125" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E125" t="n">
         <v>1258</v>
       </c>
       <c r="F125" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="B126" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C126" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D126" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="E126" t="n">
         <v>1250</v>
       </c>
       <c r="F126" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>